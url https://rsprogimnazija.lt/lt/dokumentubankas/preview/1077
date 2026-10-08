--- v0 (2026-08-23)
+++ v1 (2026-10-08)
@@ -1,487 +1,2982 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing12.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing13.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing14.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing15.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing16.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing17.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing18.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core0.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/meatadata/core-properties" Target="docProps/core0.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
-  <workbookPr defaultThemeVersion="124226"/>
+  <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Com\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9072"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9072" firstSheet="8" activeTab="13"/>
   </bookViews>
   <sheets>
-    <sheet name="Budget_BP14_2" sheetId="1" r:id="rId1"/>
+    <sheet name="09.02.01.01." sheetId="1" r:id="rId1"/>
+    <sheet name="09.02.01.01. (2)" sheetId="2" r:id="rId2"/>
+    <sheet name="09.02.01.01. (3)" sheetId="3" r:id="rId3"/>
+    <sheet name="09.02.01.01. (4)" sheetId="4" r:id="rId4"/>
+    <sheet name="09.02.01.01. (5)" sheetId="5" r:id="rId5"/>
+    <sheet name="09.02.01.01. (6)" sheetId="6" r:id="rId6"/>
+    <sheet name="09.02.01.01. (7)" sheetId="7" r:id="rId7"/>
+    <sheet name="09.02.01.01. (11)" sheetId="11" r:id="rId8"/>
+    <sheet name="09.02.01.01. (12)" sheetId="12" r:id="rId9"/>
+    <sheet name="09.02.01.01. (14)" sheetId="14" r:id="rId10"/>
+    <sheet name="09.02.01.01. (15)" sheetId="15" r:id="rId11"/>
+    <sheet name="09.02.01.01. (16)" sheetId="16" r:id="rId12"/>
+    <sheet name="09.02.01.01. (17)" sheetId="17" r:id="rId13"/>
+    <sheet name="09.02.01.01. (18)" sheetId="18" r:id="rId14"/>
+    <sheet name="09.02.01.01. (20)" sheetId="20" r:id="rId15"/>
+    <sheet name="09.02.01.01. (21)" sheetId="21" r:id="rId16"/>
+    <sheet name="10.04.01.40." sheetId="27" r:id="rId17"/>
+    <sheet name="10.04.01.40. (2)" sheetId="28" r:id="rId18"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="153" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7618" uniqueCount="125">
   <si>
     <t/>
   </si>
   <si>
     <t>Biudžeto vykdymo ataskaitų rinkinių rengimo taisyklių</t>
   </si>
   <si>
-    <t>3 priedas</t>
+    <t xml:space="preserve">1 priedas
+</t>
   </si>
   <si>
-    <t>(I ketvirčio, pusmečio, 9 mėnesių, metų informacijos apie biudžetinių įstaigų pajamas pagal 2026 m. birželio mėn. 30 d. duomenis forma Nr. 1)</t>
+    <t>(Biudžeto išlaidų sąmatos vykdymo 2026 m. birželio mėn. 30 d. ataskaitos forma Nr. 2)</t>
   </si>
   <si>
-    <t>Jonavos Raimundo Samulevičiaus progimnazija, 190303343, Chemikų 140, Jonava</t>
+    <t xml:space="preserve">Jonavos Raimundo Samulevičiaus progimnazija, 190303343, Chemikų , Jonava, </t>
   </si>
   <si>
     <t>(įstaigos pavadinimas, kodas Juridinių asmenų registre, adresas)</t>
   </si>
   <si>
-    <t>INFORMACIJA APIE BIUDŽETINIŲ ĮSTAIGŲ PAJAMAS PAGAL 2026 m. birželio mėn. 30 d. DUOMENIS</t>
+    <t>BIUDŽETO IŠLAIDŲ SĄMATOS VYKDYMO</t>
   </si>
   <si>
-    <t>pusmečio</t>
+    <t>2026 M. BIRŽELIO MĖN. 30 D.</t>
   </si>
   <si>
-    <t>(I ketvirčio, pusmečio, 9 mėnesių, metų)</t>
+    <t>PUSMEČIO</t>
   </si>
   <si>
-    <t>Nr.</t>
+    <t>(I ketvirčio, pusmečio, 9 mėnesių, metinė)</t>
+  </si>
+  <si>
+    <t>ATASKAITA</t>
+  </si>
+  <si>
+    <t>2026 m. liepos mėn. 7 d. Nr._____________</t>
   </si>
   <si>
     <t>(data)</t>
   </si>
   <si>
+    <t>Socialinės gerovės užtikrinimas</t>
+  </si>
+  <si>
+    <t>(programos pavadinimas)</t>
+  </si>
+  <si>
     <t>Kodas</t>
   </si>
   <si>
-    <t>Ministerijos/Savivaldybės</t>
+    <t xml:space="preserve"> Ministerijos/Savivaldybės</t>
   </si>
   <si>
-    <t>Departamento</t>
+    <t xml:space="preserve">Departamento
+</t>
   </si>
   <si>
     <t>Įstaigos</t>
   </si>
   <si>
     <t>190303343</t>
   </si>
   <si>
-    <t>(eurais, ct)</t>
+    <t>Programos</t>
   </si>
   <si>
-    <t>Finansavimo šaltinio kodas</t>
+    <t>001</t>
   </si>
   <si>
-    <t>Perkeltas įmokų likutis  ataskaitinių metų pradžioje            (iždo sąskaita)</t>
+    <t>Finasavimo šaltinio</t>
   </si>
   <si>
-    <t>Lietuvos Respublikos tam tikrų metų valstybės biudžeto ir savivaldybių biudžetų finansinių rodiklių patvirtinimo įstatymu  patvirtintos įmokos metams</t>
+    <t>SAV_DT_ŠMM_PDA</t>
   </si>
   <si>
-    <t>Faktinės įmokos į biudžetą per ataskaitinį laikotarpį</t>
+    <t>Valstybės funkcijos</t>
   </si>
   <si>
-    <t>Gauti biudžeto asignavimai per ataskaitinį laikotarpį</t>
+    <t>Jonavos R.Samulevičiaus progimnazija (Žeimių skyrius) - Darbo užmokesčio padidinimas</t>
   </si>
   <si>
-    <t>Panaudoti asignavimai per ataskaitinį laikotarpį</t>
+    <t>(eurais ct)</t>
   </si>
   <si>
-    <t>Negautas asignavimų likutis iš iždo (2+4-5)</t>
+    <t>Išlaidų ekonominės</t>
   </si>
   <si>
-    <t>Nepanaudotas asignavimų likutis sąskaitoje, kasoje, mokėjimo kortelėse</t>
+    <t>Išlaidų pavadinimas</t>
   </si>
   <si>
-    <t xml:space="preserve">Bendras nepanaudotas asignavimų likutis ataskaitinio laikotarpio pabaigoje  (7+8) </t>
+    <t>Eil.</t>
   </si>
   <si>
-    <t>Biudžetinių įstaigų  pajamos, kaip jos apibrėžiamos Lietuvos Respublikos biudžeto sandaros įstatymo 2 straipsnio 4 dalyje, iš viso, iš jų:</t>
+    <t xml:space="preserve">Asignavimų planas, </t>
   </si>
   <si>
-    <t>Finansavimo šaltinis ...</t>
+    <t xml:space="preserve">Gauti </t>
   </si>
   <si>
-    <r>
-[...15 lines deleted...]
-    </r>
+    <t>Panaudoti</t>
   </si>
   <si>
-    <t>(įstaigos vadovo ar jo įgalioto asmens pareigų  pavadinimas)</t>
+    <t xml:space="preserve">klasifikacijos </t>
   </si>
   <si>
-    <t>(parašas)</t>
+    <t>Nr.</t>
   </si>
   <si>
-    <t>(vardas ir pavardė)</t>
+    <t>įskaitant patikslinimus</t>
   </si>
   <si>
-    <t>(finansinę apskaitą tvarkančio asmens, centralizuotos apskaitos įstaigos vadovo arba jo įgalioto asmens pareigų pavadinimas)</t>
+    <t xml:space="preserve">asignavimai </t>
+  </si>
+  <si>
+    <t>asignavimai</t>
+  </si>
+  <si>
+    <t>kodas</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> metams
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ataskaitiniam laikotarpiui
+</t>
+  </si>
+  <si>
+    <t>kartu su įskaitytu praėjusių metų lėšų likučiu</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>IŠLAIDOS</t>
+  </si>
+  <si>
+    <t>Darbo užmokestis ir socialinis draudimas</t>
+  </si>
+  <si>
+    <t>Darbo užmokestis</t>
+  </si>
+  <si>
+    <t>Darbo užmokestis pinigais</t>
+  </si>
+  <si>
+    <t>Socialinio draudimo įmokos</t>
+  </si>
+  <si>
+    <t>IŠ VISO</t>
+  </si>
+  <si>
+    <t>Direktoriaus pavaduotoja ugdymui, pavaduojanti direktorių</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> (įstaigos vadovo ar jo įgalioto asmens pareigų  pavadinimas)</t>
+  </si>
+  <si>
+    <t>(Parašas)</t>
+  </si>
+  <si>
+    <t>(Vardas ir pavardė)</t>
+  </si>
+  <si>
+    <t>Jonavos ŠPT Apskaitos skyriaus vedėjas</t>
+  </si>
+  <si>
+    <t>Algimantas Stuckas</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  (finansinę apskaitą tvarkančio asmens, centralizuotos apskaitos įstaigos vadovo arba jo įgalioto asmens pareigų pavadinimas)</t>
+  </si>
+  <si>
+    <t>SAV_B</t>
+  </si>
+  <si>
+    <t>Karjeros specialistų tinklo vystymui  Raimundo Samulevičiaus progimnazijoje SAV_B lėšos 2026 m</t>
+  </si>
+  <si>
+    <t>SAV_SPEC</t>
+  </si>
+  <si>
+    <t>Pajamos už ilgalaikio ir trumpalaikio turto nuomą - R.Samulevičiaus progimnazija 2026 m</t>
+  </si>
+  <si>
+    <t>Prekių ir paslaugų įsigijimo išlaidos</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>Kitų prekių ir paslaugų įsigijimo išlaidos</t>
+  </si>
+  <si>
+    <t>Renginių organizavimas (Žeimių skyrius) Samulevičiaus progimnazija 2026m</t>
+  </si>
+  <si>
+    <t>Žeimių miestelio šventė (Žeimių skyrius) Samulevičiaus progimnazija 2026m</t>
+  </si>
+  <si>
+    <t>Pajamos už išlaikymą švietimo įstaigose (Žeimių skyrius) - R.Samulevičiaus progimnazija 2026 m</t>
+  </si>
+  <si>
+    <t>Pajamos už ilgalaikio ir trumpalaikio turto nuomą (Žeimių skyrius) - R.Samulevičiaus progimnazija 2026 m</t>
+  </si>
+  <si>
+    <t>Aprangos ir patalynės įsigijimo bei priežiūros išlaidos</t>
+  </si>
+  <si>
+    <t>Materialiojo ir nematerialiojo turto įsigijimo, finansinio turto padidėjimo ir finansinių įsipareigojimų vykdymo išlaidos</t>
+  </si>
+  <si>
+    <t>Materialiojo ir nematerialiojo turto įsigijimo išlaidos</t>
+  </si>
+  <si>
+    <t>Ilgalaikio materialiojo turto kūrimo ir įsigijimo išlaidos</t>
+  </si>
+  <si>
+    <t>Mašinų ir įrenginių įsigijimo išlaidos</t>
+  </si>
+  <si>
+    <t>Kitų mašinų ir įrenginių įsigijimo išlaidos</t>
+  </si>
+  <si>
+    <t>SAV_B_LIK</t>
+  </si>
+  <si>
+    <t>R.Samulevičiaus progimnazija Dūmų ir elektroninių cigarečių garų aptikimo sistemos diegimas</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>Materialiojo turto paprastojo remonto prekių ir paslaugų įsigijimo išlaidos</t>
+  </si>
+  <si>
+    <t>Pajamos už išlaikymą švietimo įstaigose - R.Samulevičiaus progimnazija 2026 m</t>
+  </si>
+  <si>
+    <t>SAV_DMK</t>
+  </si>
+  <si>
+    <t>Ugdymo reikmių finansavimas ir vaikų, atvykusių iš Ukrainos, ugdymas Raimundo Samulevičiaus progimnazijoje</t>
+  </si>
+  <si>
+    <t>Ryšių įrangos ir ryšių paslaugų įsigijimo išlaidos</t>
+  </si>
+  <si>
+    <t>Transporto išlaikymo ir transporto paslaugų įsigijimo išlaidos</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>Komandiruočių išlaidos</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>Kvalifikacijos kėlimo išlaidos</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>Informacinių technologijų prekių ir paslaugų įsigijimo išlaidos</t>
+  </si>
+  <si>
+    <t>Socialinės išmokos (pašalpos)</t>
+  </si>
+  <si>
+    <t>Darbdavių socialinė parama</t>
+  </si>
+  <si>
+    <t>Darbdavių socialinė parama pinigais</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mokyklų aplinkos finansavimas Raimundo Samulevičiaus progimnazijoje
+</t>
+  </si>
+  <si>
+    <t>Medikamentų ir medicininių prekių bei paslaugų įsigijimo išlaidos</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>Materialiojo ir nematerialiojo turto nuomos išlaidos</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>Komunalinių paslaugų įsigijimo išlaidos</t>
+  </si>
+  <si>
+    <t>Socialinė parama (socialinės paramos pašalpos ir šalpos išmokos) ir rentos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Socialinė parama (socialinės paramos pašalpos) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Socialinė parama natūra </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mokyklų aplinkos finansavimas Raimundo Samulevičiaus progimnazijoje (Žeimių MDC)
+</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>Ekspertų ir konsultantų paslaugų įsigijimo išlaidos</t>
+  </si>
+  <si>
+    <t>Ugdymo reikmių finansavimas ir vaikų, atvykusių iš Ukrainos, ugdymas R. Samulevičiaus progimnazija (Žeimių MDC)</t>
+  </si>
+  <si>
+    <t>SAV_DT_ŠMM_SUTART</t>
+  </si>
+  <si>
+    <t>Karjeros specialistų tinklo vystymui  Raimundo Samulevičiaus progimnazijoje</t>
+  </si>
+  <si>
+    <t>Ekonomikos, aplinkos ir infrastruktūros plėtra</t>
+  </si>
+  <si>
+    <t>002</t>
+  </si>
+  <si>
+    <t>Projekto ,,Raimundo Samulevičiaus progimnazijos pastato atnaujinimas, Chemikų g. 140, Jonavoje" įgyvendinimas SAV_B</t>
+  </si>
+  <si>
+    <t>Pastatų ir statinių įsigijimo išlaidos</t>
+  </si>
+  <si>
+    <t>Negyvenamųjų pastatų įsigijimo išlaidos</t>
+  </si>
+  <si>
+    <t>SAV_ES</t>
+  </si>
+  <si>
+    <t>Projekto ,,Raimundo Samulevičiaus progimnazijos pastato atnaujinimas, Chemikų g. 140, Jonavoje" įgyvendinimas SAV_ES</t>
+  </si>
+  <si>
+    <t>SAV_DVDF_SADM_MOKIN</t>
+  </si>
+  <si>
+    <t>Soc. parama mokiniams už įsigytus produktus (deleguotos) (Žeimių skyrius)- Samulevičiaus progimnazija 2026 m</t>
+  </si>
+  <si>
+    <t>Soc. parama mokiniams už įsigytus produktus (deleguotos)- Samulevičiaus progimnazija 2026 m</t>
+  </si>
+  <si>
+    <t>Aldona Gailienė</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <numFmts count="2">
-[...1 lines deleted...]
-    <numFmt numFmtId="165" formatCode="[$-10409]#0.00"/>
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="[$-10427]#0.00"/>
   </numFmts>
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
-      <sz val="10"/>
+      <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
+      <family val="2"/>
     </font>
     <font>
-      <sz val="8"/>
+      <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
-    </font>
-[...14 lines deleted...]
-      <name val="Times New Roman"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor rgb="FFFFFFFF"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="5">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top style="dotted">
+      <top/>
+      <bottom style="thin">
         <color rgb="FF000000"/>
-      </top>
-      <bottom/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
-      <top style="thin">
+      <right style="thin">
         <color rgb="FF000000"/>
-      </top>
+      </right>
+      <top/>
       <bottom/>
-      <diagonal/>
-[...7 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFD3D3D3"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFD3D3D3"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFD3D3D3"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFD3D3D3"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+  <cellXfs count="78">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1" readingOrder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1" readingOrder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
-    </xf>
-[...86 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Įprastas" xfId="0" builtinId="0"/>
     <cellStyle name="Normal" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <indexedColors>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00D3D3D3"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008000"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00808000"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="00C0C0C0"/>
+      <rgbColor rgb="00808080"/>
+      <rgbColor rgb="009999FF"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00FFFFCC"/>
+      <rgbColor rgb="00CCFFFF"/>
+      <rgbColor rgb="00660066"/>
+      <rgbColor rgb="00FF8080"/>
+      <rgbColor rgb="000066CC"/>
+      <rgbColor rgb="00CCCCFF"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="0000CCFF"/>
+      <rgbColor rgb="00CCFFFF"/>
+      <rgbColor rgb="00CCFFCC"/>
+      <rgbColor rgb="00FFFF99"/>
+      <rgbColor rgb="0099CCFF"/>
+      <rgbColor rgb="00FF99CC"/>
+      <rgbColor rgb="00CC99FF"/>
+      <rgbColor rgb="00FFCC99"/>
+      <rgbColor rgb="003366FF"/>
+      <rgbColor rgb="0033CCCC"/>
+      <rgbColor rgb="0099CC00"/>
+      <rgbColor rgb="00FFCC00"/>
+      <rgbColor rgb="00FF9900"/>
+      <rgbColor rgb="00FF6600"/>
+      <rgbColor rgb="00666699"/>
+      <rgbColor rgb="00969696"/>
+      <rgbColor rgb="00003366"/>
+      <rgbColor rgb="00339966"/>
+      <rgbColor rgb="00003300"/>
+      <rgbColor rgb="00333300"/>
+      <rgbColor rgb="00993300"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00333399"/>
+      <rgbColor rgb="00333333"/>
+    </indexedColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>25400</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>355600</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>6451</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>9245</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>25400</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>355600</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 2"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>25400</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>431800</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Picture 3"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>25400</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>355600</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>6451</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>9245</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>25400</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>355600</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 2"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>25400</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>431800</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Picture 3"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>25400</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>355600</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>6451</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>9245</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>25400</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>355600</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 2"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>25400</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>431800</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Picture 3"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing12.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>25400</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>355600</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>6451</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>9245</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>25400</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>355600</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 2"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>25400</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>431800</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Picture 3"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing13.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>25400</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>355600</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>6451</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>9245</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>25400</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>355600</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 2"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>25400</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>431800</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Picture 3"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing14.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>25400</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>355600</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>6451</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>9245</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>25400</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>355600</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 2"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>25400</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>431800</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Picture 3"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing15.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>25400</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>355600</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>6451</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>9245</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>25400</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>355600</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 2"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>25400</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>431800</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Picture 3"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing16.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>25400</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>355600</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>6451</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>9245</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>25400</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>355600</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 2"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>25400</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>431800</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Picture 3"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing17.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>25400</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>355600</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>6451</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>9245</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>25400</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>355600</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 2"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>25400</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>431800</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Picture 3"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing18.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>25400</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>355600</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>6451</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>9245</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>25400</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>355600</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 2"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>25400</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>431800</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Picture 3"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>25400</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>355600</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>6451</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>9245</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>25400</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>355600</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 2"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>25400</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>431800</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Picture 3"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>25400</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>355600</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>6451</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>9245</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>25400</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>355600</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 2"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>25400</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>431800</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Picture 3"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>25400</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>355600</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>6451</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>9245</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>25400</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>355600</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 2"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>25400</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>431800</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Picture 3"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>25400</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>355600</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>6451</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>9245</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>25400</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>355600</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 2"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>25400</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>431800</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Picture 3"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>25400</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>355600</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>6451</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>9245</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>25400</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>355600</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 2"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>25400</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>431800</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Picture 3"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>25400</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>355600</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>6451</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>9245</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>25400</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>355600</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 2"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>25400</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>431800</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Picture 3"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>25400</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>355600</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>6451</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>9245</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>25400</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>355600</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 2"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>25400</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>431800</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Picture 3"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>25400</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>355600</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>6451</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>9245</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>25400</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>355600</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 2"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>25400</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>431800</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Picture 3"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="„Office“ tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -725,777 +3220,37680 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing11.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing12.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing13.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing14.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing15.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing16.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing17.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing18.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I29"/>
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:P53"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="A8" sqref="A8:I8"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="H35" sqref="H35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="45" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="9" width="14.44140625" customWidth="1"/>
+    <col min="1" max="1" width="0.6640625" style="1" customWidth="1"/>
+    <col min="2" max="7" width="2.6640625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="34" style="1" customWidth="1"/>
+    <col min="9" max="9" width="4" style="1" customWidth="1"/>
+    <col min="10" max="10" width="10.88671875" style="1" customWidth="1"/>
+    <col min="11" max="11" width="10.33203125" style="1" customWidth="1"/>
+    <col min="12" max="12" width="11.88671875" style="1" customWidth="1"/>
+    <col min="13" max="13" width="11.44140625" style="1" customWidth="1"/>
+    <col min="14" max="14" width="0.5546875" style="1" customWidth="1"/>
+    <col min="15" max="15" width="0" style="1" hidden="1" customWidth="1"/>
+    <col min="16" max="16" width="12.5546875" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" x14ac:dyDescent="0.3">
-[...15 lines deleted...]
-      <c r="F1" s="45" t="s">
+    <row r="1" spans="1:16" ht="8.6999999999999993" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1"/>
+      <c r="B1"/>
+      <c r="C1"/>
+      <c r="D1"/>
+      <c r="E1"/>
+      <c r="F1"/>
+      <c r="G1"/>
+      <c r="H1"/>
+      <c r="I1"/>
+      <c r="J1"/>
+      <c r="K1"/>
+      <c r="L1"/>
+      <c r="M1"/>
+      <c r="N1"/>
+      <c r="O1"/>
+      <c r="P1"/>
+    </row>
+    <row r="2" spans="1:16" ht="3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2"/>
+      <c r="B2"/>
+      <c r="C2"/>
+      <c r="D2"/>
+      <c r="E2"/>
+      <c r="F2"/>
+      <c r="G2"/>
+      <c r="H2"/>
+      <c r="I2"/>
+      <c r="J2"/>
+      <c r="K2"/>
+      <c r="L2"/>
+      <c r="M2"/>
+      <c r="N2"/>
+      <c r="O2"/>
+      <c r="P2"/>
+    </row>
+    <row r="3" spans="1:16" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3"/>
+      <c r="B3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H3" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="I3" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="J3" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="G1" s="30"/>
-[...19 lines deleted...]
-      <c r="F2" s="45" t="s">
+      <c r="K3" s="47"/>
+      <c r="L3" s="47"/>
+      <c r="M3" s="47"/>
+      <c r="N3" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O3"/>
+      <c r="P3"/>
+    </row>
+    <row r="4" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4"/>
+      <c r="B4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="J4" s="74" t="s">
         <v>2</v>
       </c>
-      <c r="G2" s="30"/>
-[...37 lines deleted...]
-      <c r="A4" s="42" t="s">
+      <c r="K4" s="47"/>
+      <c r="L4" s="47"/>
+      <c r="M4" s="47"/>
+      <c r="N4" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O4"/>
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5"/>
+      <c r="B5" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G5" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H5" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="I5" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="J5" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="K5" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="L5" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="M5" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O5"/>
+      <c r="P5"/>
+    </row>
+    <row r="6" spans="1:16" ht="28.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6"/>
+      <c r="B6" s="75" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="30"/>
-[...38 lines deleted...]
-      <c r="A6" s="42" t="s">
+      <c r="C6" s="47"/>
+      <c r="D6" s="47"/>
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="47"/>
+      <c r="I6" s="47"/>
+      <c r="J6" s="47"/>
+      <c r="K6" s="47"/>
+      <c r="L6" s="47"/>
+      <c r="M6" s="47"/>
+      <c r="N6" s="5"/>
+      <c r="O6"/>
+      <c r="P6"/>
+    </row>
+    <row r="7" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7"/>
+      <c r="B7" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="47"/>
+      <c r="D7" s="47"/>
+      <c r="E7" s="47"/>
+      <c r="F7" s="47"/>
+      <c r="G7" s="47"/>
+      <c r="H7" s="47"/>
+      <c r="I7" s="47"/>
+      <c r="J7" s="47"/>
+      <c r="K7" s="47"/>
+      <c r="L7" s="47"/>
+      <c r="M7" s="47"/>
+      <c r="N7" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="O7"/>
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16" ht="18.45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8"/>
+      <c r="B8" s="77" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="30"/>
-[...9 lines deleted...]
-      <c r="A7" s="46" t="s">
+      <c r="C8" s="51"/>
+      <c r="D8" s="51"/>
+      <c r="E8" s="51"/>
+      <c r="F8" s="51"/>
+      <c r="G8" s="51"/>
+      <c r="H8" s="51"/>
+      <c r="I8" s="51"/>
+      <c r="J8" s="51"/>
+      <c r="K8" s="51"/>
+      <c r="L8" s="51"/>
+      <c r="M8" s="51"/>
+      <c r="N8" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="O8"/>
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9"/>
+      <c r="B9" s="70" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="32"/>
-[...9 lines deleted...]
-      <c r="A8" s="41" t="s">
+      <c r="C9" s="47"/>
+      <c r="D9" s="47"/>
+      <c r="E9" s="47"/>
+      <c r="F9" s="47"/>
+      <c r="G9" s="47"/>
+      <c r="H9" s="47"/>
+      <c r="I9" s="47"/>
+      <c r="J9" s="47"/>
+      <c r="K9" s="47"/>
+      <c r="L9" s="47"/>
+      <c r="M9" s="47"/>
+      <c r="N9" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O9"/>
+      <c r="P9"/>
+    </row>
+    <row r="10" spans="1:16" ht="22.65" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10"/>
+      <c r="B10" s="72" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="30"/>
-[...12 lines deleted...]
-      <c r="B9" s="42" t="s">
+      <c r="C10" s="47"/>
+      <c r="D10" s="47"/>
+      <c r="E10" s="47"/>
+      <c r="F10" s="47"/>
+      <c r="G10" s="47"/>
+      <c r="H10" s="47"/>
+      <c r="I10" s="47"/>
+      <c r="J10" s="47"/>
+      <c r="K10" s="47"/>
+      <c r="L10" s="47"/>
+      <c r="M10" s="47"/>
+      <c r="N10" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="O10"/>
+      <c r="P10"/>
+    </row>
+    <row r="11" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11"/>
+      <c r="B11" s="68" t="s">
         <v>7</v>
       </c>
-      <c r="C9" s="30"/>
-[...19 lines deleted...]
-      <c r="B10" s="43" t="s">
+      <c r="C11" s="47"/>
+      <c r="D11" s="47"/>
+      <c r="E11" s="47"/>
+      <c r="F11" s="47"/>
+      <c r="G11" s="47"/>
+      <c r="H11" s="47"/>
+      <c r="I11" s="47"/>
+      <c r="J11" s="47"/>
+      <c r="K11" s="47"/>
+      <c r="L11" s="47"/>
+      <c r="M11" s="47"/>
+      <c r="N11" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O11"/>
+      <c r="P11"/>
+    </row>
+    <row r="12" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12"/>
+      <c r="B12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H12" s="73" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="44"/>
-[...54 lines deleted...]
-      <c r="D12" s="2" t="s">
+      <c r="I12" s="47"/>
+      <c r="J12" s="47"/>
+      <c r="K12" s="47"/>
+      <c r="L12" s="47"/>
+      <c r="M12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O12"/>
+      <c r="P12"/>
+    </row>
+    <row r="13" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13"/>
+      <c r="B13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H13" s="70" t="s">
         <v>9</v>
       </c>
-      <c r="E12" s="7" t="s">
-[...19 lines deleted...]
-      <c r="B13" s="8" t="s">
+      <c r="I13" s="47"/>
+      <c r="J13" s="47"/>
+      <c r="K13" s="47"/>
+      <c r="L13" s="47"/>
+      <c r="M13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O13"/>
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14"/>
+      <c r="B14" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D14" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E14" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F14" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G14" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H14" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="I14" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="J14" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="K14" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="L14" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="M14" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="N14" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O14"/>
+      <c r="P14"/>
+    </row>
+    <row r="15" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15"/>
+      <c r="B15" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C15" s="68" t="s">
+        <v>10</v>
+      </c>
+      <c r="D15" s="47"/>
+      <c r="E15" s="47"/>
+      <c r="F15" s="47"/>
+      <c r="G15" s="47"/>
+      <c r="H15" s="47"/>
+      <c r="I15" s="47"/>
+      <c r="J15" s="47"/>
+      <c r="K15" s="47"/>
+      <c r="L15" s="47"/>
+      <c r="M15" s="47"/>
+      <c r="N15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O15"/>
+      <c r="P15"/>
+    </row>
+    <row r="16" spans="1:16" ht="8.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16"/>
+      <c r="B16" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C16" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="D16" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E16" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="F16" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G16" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H16" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="I16" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="J16" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="K16" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="L16" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="M16" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="N16" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O16"/>
+      <c r="P16"/>
+    </row>
+    <row r="17" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17"/>
+      <c r="B17" s="69" t="s">
+        <v>11</v>
+      </c>
+      <c r="C17" s="47"/>
+      <c r="D17" s="47"/>
+      <c r="E17" s="47"/>
+      <c r="F17" s="47"/>
+      <c r="G17" s="47"/>
+      <c r="H17" s="47"/>
+      <c r="I17" s="47"/>
+      <c r="J17" s="47"/>
+      <c r="K17" s="47"/>
+      <c r="L17" s="47"/>
+      <c r="M17" s="47"/>
+      <c r="N17" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="O17"/>
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16" ht="11.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18"/>
+      <c r="B18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C18" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="D18" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E18" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="F18" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G18" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H18" s="70" t="s">
+        <v>12</v>
+      </c>
+      <c r="I18" s="47"/>
+      <c r="J18" s="47"/>
+      <c r="K18" s="47"/>
+      <c r="L18" s="47"/>
+      <c r="M18" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="N18" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O18"/>
+      <c r="P18"/>
+    </row>
+    <row r="19" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19"/>
+      <c r="B19" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C19" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D19" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E19" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F19" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G19" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H19" s="71" t="s">
+        <v>13</v>
+      </c>
+      <c r="I19" s="47"/>
+      <c r="J19" s="47"/>
+      <c r="K19" s="47"/>
+      <c r="L19" s="47"/>
+      <c r="M19" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N19" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O19"/>
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16" ht="11.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20"/>
+      <c r="B20" s="70" t="s">
+        <v>14</v>
+      </c>
+      <c r="C20" s="47"/>
+      <c r="D20" s="47"/>
+      <c r="E20" s="47"/>
+      <c r="F20" s="47"/>
+      <c r="G20" s="47"/>
+      <c r="H20" s="47"/>
+      <c r="I20" s="47"/>
+      <c r="J20" s="47"/>
+      <c r="K20" s="47"/>
+      <c r="L20" s="47"/>
+      <c r="M20" s="47"/>
+      <c r="N20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O20"/>
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21"/>
+      <c r="B21" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="C21" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="D21" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E21" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="F21" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="G21" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="H21" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="K21" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="L21" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M21" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="N21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O21"/>
+      <c r="P21"/>
+    </row>
+    <row r="22" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22"/>
+      <c r="B22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H22" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="I22" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="J22" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="K22" s="58" t="s">
+        <v>16</v>
+      </c>
+      <c r="L22" s="59"/>
+      <c r="M22" s="17">
+        <v>46</v>
+      </c>
+      <c r="N22" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O22"/>
+      <c r="P22"/>
+    </row>
+    <row r="23" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23"/>
+      <c r="B23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H23" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="I23" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J23" s="58" t="s">
+        <v>17</v>
+      </c>
+      <c r="K23" s="47"/>
+      <c r="L23" s="59"/>
+      <c r="M23" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="N23" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O23"/>
+      <c r="P23"/>
+    </row>
+    <row r="24" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24"/>
+      <c r="B24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H24" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="I24" s="47"/>
+      <c r="J24" s="47"/>
+      <c r="K24" s="47"/>
+      <c r="L24" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="M24" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O24"/>
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25"/>
+      <c r="B25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="I25" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J25" s="58" t="s">
+        <v>20</v>
+      </c>
+      <c r="K25" s="59"/>
+      <c r="L25" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="M25" s="21"/>
+      <c r="N25" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O25"/>
+      <c r="P25"/>
+    </row>
+    <row r="26" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26"/>
+      <c r="B26" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G26" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H26" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="I26" s="47"/>
+      <c r="J26" s="67" t="s">
+        <v>23</v>
+      </c>
+      <c r="K26" s="54"/>
+      <c r="L26" s="54"/>
+      <c r="M26" s="55"/>
+      <c r="N26" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O26"/>
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27"/>
+      <c r="B27" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="C27" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="D27" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="E27" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="F27" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G27" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="H27" s="58" t="s">
+        <v>24</v>
+      </c>
+      <c r="I27" s="59"/>
+      <c r="J27" s="17">
+        <v>9</v>
+      </c>
+      <c r="K27" s="17">
+        <v>2</v>
+      </c>
+      <c r="L27" s="17">
+        <v>1</v>
+      </c>
+      <c r="M27" s="17">
+        <v>1</v>
+      </c>
+      <c r="N27" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O27"/>
+      <c r="P27"/>
+    </row>
+    <row r="28" spans="1:16" ht="28.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28"/>
+      <c r="B28" s="60" t="s">
+        <v>25</v>
+      </c>
+      <c r="C28" s="51"/>
+      <c r="D28" s="51"/>
+      <c r="E28" s="51"/>
+      <c r="F28" s="51"/>
+      <c r="G28" s="51"/>
+      <c r="H28" s="51"/>
+      <c r="I28" s="51"/>
+      <c r="J28" s="51"/>
+      <c r="K28" s="51"/>
+      <c r="L28" s="51"/>
+      <c r="M28" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="N28" s="24"/>
+      <c r="O28"/>
+      <c r="P28"/>
+    </row>
+    <row r="29" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29"/>
+      <c r="B29" s="61" t="s">
+        <v>27</v>
+      </c>
+      <c r="C29" s="49"/>
+      <c r="D29" s="49"/>
+      <c r="E29" s="49"/>
+      <c r="F29" s="49"/>
+      <c r="G29" s="62"/>
+      <c r="H29" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="I29" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="J29" s="61" t="s">
+        <v>30</v>
+      </c>
+      <c r="K29" s="62"/>
+      <c r="L29" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="M29" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="N29" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="O29"/>
+      <c r="P29"/>
+    </row>
+    <row r="30" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30"/>
+      <c r="B30" s="63" t="s">
+        <v>33</v>
+      </c>
+      <c r="C30" s="47"/>
+      <c r="D30" s="47"/>
+      <c r="E30" s="47"/>
+      <c r="F30" s="47"/>
+      <c r="G30" s="59"/>
+      <c r="H30" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="I30" s="27" t="s">
+        <v>34</v>
+      </c>
+      <c r="J30" s="64" t="s">
+        <v>35</v>
+      </c>
+      <c r="K30" s="52"/>
+      <c r="L30" s="27" t="s">
+        <v>36</v>
+      </c>
+      <c r="M30" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="N30" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="O30"/>
+      <c r="P30"/>
+    </row>
+    <row r="31" spans="1:16" ht="54.15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31"/>
+      <c r="B31" s="50" t="s">
+        <v>38</v>
+      </c>
+      <c r="C31" s="51"/>
+      <c r="D31" s="51"/>
+      <c r="E31" s="51"/>
+      <c r="F31" s="51"/>
+      <c r="G31" s="52"/>
+      <c r="H31" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="I31" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="J31" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="K31" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="L31" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="M31" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="N31" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="O31"/>
+      <c r="P31"/>
+    </row>
+    <row r="32" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32"/>
+      <c r="B32" s="53" t="s">
+        <v>44</v>
+      </c>
+      <c r="C32" s="54"/>
+      <c r="D32" s="54"/>
+      <c r="E32" s="54"/>
+      <c r="F32" s="54"/>
+      <c r="G32" s="55"/>
+      <c r="H32" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="I32" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="J32" s="31" t="s">
+        <v>47</v>
+      </c>
+      <c r="K32" s="31" t="s">
+        <v>48</v>
+      </c>
+      <c r="L32" s="31" t="s">
+        <v>49</v>
+      </c>
+      <c r="M32" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="N32" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="O32"/>
+      <c r="P32"/>
+    </row>
+    <row r="33" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33"/>
+      <c r="B33" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="C33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H33" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="I33" s="35">
+        <v>1</v>
+      </c>
+      <c r="J33" s="36">
+        <v>1691</v>
+      </c>
+      <c r="K33" s="36">
+        <v>1127</v>
+      </c>
+      <c r="L33" s="36">
+        <v>535.37</v>
+      </c>
+      <c r="M33" s="36">
+        <v>535.37</v>
+      </c>
+      <c r="N33" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O33"/>
+      <c r="P33"/>
+    </row>
+    <row r="34" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34"/>
+      <c r="B34" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="C34" s="33" t="s">
+        <v>44</v>
+      </c>
+      <c r="D34" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E34" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F34" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G34" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H34" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="I34" s="35">
+        <v>2</v>
+      </c>
+      <c r="J34" s="36">
+        <v>1691</v>
+      </c>
+      <c r="K34" s="36">
+        <v>1127</v>
+      </c>
+      <c r="L34" s="36">
+        <v>535.37</v>
+      </c>
+      <c r="M34" s="36">
+        <v>535.37</v>
+      </c>
+      <c r="N34" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O34"/>
+      <c r="P34"/>
+    </row>
+    <row r="35" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35"/>
+      <c r="B35" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C35" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D35" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E35" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="F35" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G35" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H35" s="38" t="s">
+        <v>124</v>
+      </c>
+      <c r="I35" s="39">
+        <v>3</v>
+      </c>
+      <c r="J35" s="40">
+        <v>1667</v>
+      </c>
+      <c r="K35" s="40">
+        <v>1111</v>
+      </c>
+      <c r="L35" s="40">
+        <v>528.16</v>
+      </c>
+      <c r="M35" s="40">
+        <v>528.16</v>
+      </c>
+      <c r="N35" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O35"/>
+      <c r="P35"/>
+    </row>
+    <row r="36" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36"/>
+      <c r="B36" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C36" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D36" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E36" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F36" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G36" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H36" s="38" t="s">
+        <v>53</v>
+      </c>
+      <c r="I36" s="39">
+        <v>4</v>
+      </c>
+      <c r="J36" s="40">
+        <v>1667</v>
+      </c>
+      <c r="K36" s="40">
+        <v>1111</v>
+      </c>
+      <c r="L36" s="40">
+        <v>528.16</v>
+      </c>
+      <c r="M36" s="40">
+        <v>528.16</v>
+      </c>
+      <c r="N36" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O36"/>
+      <c r="P36"/>
+    </row>
+    <row r="37" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37"/>
+      <c r="B37" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G37" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H37" s="38" t="s">
+        <v>54</v>
+      </c>
+      <c r="I37" s="39">
+        <v>5</v>
+      </c>
+      <c r="J37" s="40">
+        <v>1667</v>
+      </c>
+      <c r="K37" s="40">
+        <v>1111</v>
+      </c>
+      <c r="L37" s="40">
+        <v>528.16</v>
+      </c>
+      <c r="M37" s="40">
+        <v>528.16</v>
+      </c>
+      <c r="N37" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O37"/>
+      <c r="P37"/>
+    </row>
+    <row r="38" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38"/>
+      <c r="B38" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C38" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D38" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E38" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F38" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G38" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="H38" s="38" t="s">
+        <v>54</v>
+      </c>
+      <c r="I38" s="39">
+        <v>6</v>
+      </c>
+      <c r="J38" s="40">
+        <v>1667</v>
+      </c>
+      <c r="K38" s="40">
+        <v>1111</v>
+      </c>
+      <c r="L38" s="40">
+        <v>528.16</v>
+      </c>
+      <c r="M38" s="40">
+        <v>528.16</v>
+      </c>
+      <c r="N38" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O38"/>
+      <c r="P38"/>
+    </row>
+    <row r="39" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39"/>
+      <c r="B39" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C39" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D39" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="E39" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="F39" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G39" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H39" s="38" t="s">
+        <v>55</v>
+      </c>
+      <c r="I39" s="39">
+        <v>9</v>
+      </c>
+      <c r="J39" s="40">
+        <v>24</v>
+      </c>
+      <c r="K39" s="40">
+        <v>16</v>
+      </c>
+      <c r="L39" s="40">
+        <v>7.21</v>
+      </c>
+      <c r="M39" s="40">
+        <v>7.21</v>
+      </c>
+      <c r="N39" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O39"/>
+      <c r="P39"/>
+    </row>
+    <row r="40" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40"/>
+      <c r="B40" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C40" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D40" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="E40" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F40" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G40" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H40" s="38" t="s">
+        <v>55</v>
+      </c>
+      <c r="I40" s="39">
+        <v>10</v>
+      </c>
+      <c r="J40" s="40">
+        <v>24</v>
+      </c>
+      <c r="K40" s="40">
+        <v>16</v>
+      </c>
+      <c r="L40" s="40">
+        <v>7.21</v>
+      </c>
+      <c r="M40" s="40">
+        <v>7.21</v>
+      </c>
+      <c r="N40" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O40"/>
+      <c r="P40"/>
+    </row>
+    <row r="41" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41"/>
+      <c r="B41" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C41" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D41" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="E41" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F41" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G41" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H41" s="38" t="s">
+        <v>55</v>
+      </c>
+      <c r="I41" s="39">
+        <v>11</v>
+      </c>
+      <c r="J41" s="40">
+        <v>24</v>
+      </c>
+      <c r="K41" s="40">
+        <v>16</v>
+      </c>
+      <c r="L41" s="40">
+        <v>7.21</v>
+      </c>
+      <c r="M41" s="40">
+        <v>7.21</v>
+      </c>
+      <c r="N41" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O41"/>
+      <c r="P41"/>
+    </row>
+    <row r="42" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42"/>
+      <c r="B42" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C42" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D42" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="E42" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F42" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G42" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="H42" s="38" t="s">
+        <v>55</v>
+      </c>
+      <c r="I42" s="39">
+        <v>12</v>
+      </c>
+      <c r="J42" s="40">
+        <v>24</v>
+      </c>
+      <c r="K42" s="40">
+        <v>16</v>
+      </c>
+      <c r="L42" s="40">
+        <v>7.21</v>
+      </c>
+      <c r="M42" s="40">
+        <v>7.21</v>
+      </c>
+      <c r="N42" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O42"/>
+      <c r="P42"/>
+    </row>
+    <row r="43" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43"/>
+      <c r="B43" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="C43" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D43" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E43" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F43" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G43" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H43" s="34" t="s">
+        <v>56</v>
+      </c>
+      <c r="I43" s="35">
+        <v>342</v>
+      </c>
+      <c r="J43" s="36">
+        <v>1691</v>
+      </c>
+      <c r="K43" s="36">
+        <v>1127</v>
+      </c>
+      <c r="L43" s="36">
+        <v>535.37</v>
+      </c>
+      <c r="M43" s="36">
+        <v>535.37</v>
+      </c>
+      <c r="N43" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O43"/>
+      <c r="P43"/>
+    </row>
+    <row r="44" spans="1:16" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44"/>
+      <c r="B44" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="C44" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="D44" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="E44" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="F44" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="G44" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="H44" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="I44" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="J44" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="K44" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="L44" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="M44" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="N44" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="O44"/>
+      <c r="P44"/>
+    </row>
+    <row r="45" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45"/>
+      <c r="B45" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="C45" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D45" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E45" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F45" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G45" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="H45" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="I45" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J45" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="K45" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L45" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="M45" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="N45" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O45"/>
+      <c r="P45"/>
+    </row>
+    <row r="46" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46"/>
+      <c r="B46" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C46" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D46" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E46" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="F46" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="G46" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="H46" s="43" t="s">
+        <v>57</v>
+      </c>
+      <c r="I46" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J46" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="K46" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L46" s="56" t="s">
+        <v>124</v>
+      </c>
+      <c r="M46" s="51"/>
+      <c r="N46" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="O46"/>
+      <c r="P46"/>
+    </row>
+    <row r="47" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47"/>
+      <c r="B47" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C47" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D47" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E47" s="57" t="s">
+        <v>58</v>
+      </c>
+      <c r="F47" s="47"/>
+      <c r="G47" s="47"/>
+      <c r="H47" s="47"/>
+      <c r="I47" s="47"/>
+      <c r="J47" s="44" t="s">
+        <v>59</v>
+      </c>
+      <c r="K47" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L47" s="48" t="s">
+        <v>60</v>
+      </c>
+      <c r="M47" s="49"/>
+      <c r="N47" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="O47"/>
+      <c r="P47"/>
+    </row>
+    <row r="48" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48"/>
+      <c r="B48" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C48" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D48" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E48" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F48" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G48" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="H48" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="I48" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J48" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="K48" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L48" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="M48" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="N48" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O48"/>
+      <c r="P48"/>
+    </row>
+    <row r="49" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A49"/>
+      <c r="B49" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C49" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D49" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E49" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F49" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G49" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="H49" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="I49" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J49" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="K49" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L49" s="46" t="s">
+        <v>62</v>
+      </c>
+      <c r="M49" s="47"/>
+      <c r="N49" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="O49"/>
+      <c r="P49"/>
+    </row>
+    <row r="50" spans="1:16" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A50"/>
+      <c r="B50" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C50" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D50" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E50" s="48" t="s">
+        <v>63</v>
+      </c>
+      <c r="F50" s="49"/>
+      <c r="G50" s="49"/>
+      <c r="H50" s="49"/>
+      <c r="I50" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J50" s="44" t="s">
+        <v>59</v>
+      </c>
+      <c r="K50" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L50" s="48" t="s">
+        <v>60</v>
+      </c>
+      <c r="M50" s="49"/>
+      <c r="N50" s="5"/>
+      <c r="O50"/>
+      <c r="P50"/>
+    </row>
+    <row r="51" spans="1:16" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A51"/>
+      <c r="B51"/>
+      <c r="C51"/>
+      <c r="D51"/>
+      <c r="E51"/>
+      <c r="F51"/>
+      <c r="G51"/>
+      <c r="H51"/>
+      <c r="I51"/>
+      <c r="J51"/>
+      <c r="K51"/>
+      <c r="L51"/>
+      <c r="M51"/>
+      <c r="N51"/>
+      <c r="O51"/>
+      <c r="P51"/>
+    </row>
+    <row r="52" spans="1:16" ht="6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A52"/>
+      <c r="B52"/>
+      <c r="C52"/>
+      <c r="D52"/>
+      <c r="E52"/>
+      <c r="F52"/>
+      <c r="G52"/>
+      <c r="H52"/>
+      <c r="I52"/>
+      <c r="J52"/>
+      <c r="K52"/>
+      <c r="L52"/>
+      <c r="M52"/>
+      <c r="N52"/>
+      <c r="O52"/>
+      <c r="P52"/>
+    </row>
+    <row r="53" spans="1:16" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A53"/>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53"/>
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53"/>
+      <c r="M53"/>
+      <c r="N53"/>
+      <c r="O53"/>
+      <c r="P53"/>
+    </row>
+  </sheetData>
+  <mergeCells count="35">
+    <mergeCell ref="J3:M3"/>
+    <mergeCell ref="J4:M4"/>
+    <mergeCell ref="B6:M6"/>
+    <mergeCell ref="B7:M7"/>
+    <mergeCell ref="B8:M8"/>
+    <mergeCell ref="B9:M9"/>
+    <mergeCell ref="B10:M10"/>
+    <mergeCell ref="B11:M11"/>
+    <mergeCell ref="H12:L12"/>
+    <mergeCell ref="H13:L13"/>
+    <mergeCell ref="C15:M15"/>
+    <mergeCell ref="B17:M17"/>
+    <mergeCell ref="H18:L18"/>
+    <mergeCell ref="H19:L19"/>
+    <mergeCell ref="B20:M20"/>
+    <mergeCell ref="K22:L22"/>
+    <mergeCell ref="J23:L23"/>
+    <mergeCell ref="H24:K24"/>
+    <mergeCell ref="J25:K25"/>
+    <mergeCell ref="H26:I26"/>
+    <mergeCell ref="J26:M26"/>
+    <mergeCell ref="H27:I27"/>
+    <mergeCell ref="B28:L28"/>
+    <mergeCell ref="B29:G29"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="B30:G30"/>
+    <mergeCell ref="J30:K30"/>
+    <mergeCell ref="L49:M49"/>
+    <mergeCell ref="E50:H50"/>
+    <mergeCell ref="L50:M50"/>
+    <mergeCell ref="B31:G31"/>
+    <mergeCell ref="B32:G32"/>
+    <mergeCell ref="L46:M46"/>
+    <mergeCell ref="E47:I47"/>
+    <mergeCell ref="L47:M47"/>
+  </mergeCells>
+  <pageMargins left="0.196850393700787" right="0.196850393700787" top="0.98425196850393704" bottom="0.98425196850393704" header="0.98425196850393704" footer="0.98425196850393704"/>
+  <pageSetup paperSize="9" fitToHeight="0" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
+  <headerFooter alignWithMargins="0"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:P65"/>
+  <sheetViews>
+    <sheetView showGridLines="0" topLeftCell="A10" workbookViewId="0">
+      <selection activeCell="L60" sqref="L60:M60"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="0.6640625" style="1" customWidth="1"/>
+    <col min="2" max="7" width="2.6640625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="34" style="1" customWidth="1"/>
+    <col min="9" max="9" width="4" style="1" customWidth="1"/>
+    <col min="10" max="10" width="10.88671875" style="1" customWidth="1"/>
+    <col min="11" max="11" width="10.33203125" style="1" customWidth="1"/>
+    <col min="12" max="12" width="11.88671875" style="1" customWidth="1"/>
+    <col min="13" max="13" width="11.44140625" style="1" customWidth="1"/>
+    <col min="14" max="14" width="0.5546875" style="1" customWidth="1"/>
+    <col min="15" max="15" width="0" style="1" hidden="1" customWidth="1"/>
+    <col min="16" max="16" width="12.5546875" style="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" ht="3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1"/>
+      <c r="B1"/>
+      <c r="C1"/>
+      <c r="D1"/>
+      <c r="E1"/>
+      <c r="F1"/>
+      <c r="G1"/>
+      <c r="H1"/>
+      <c r="I1"/>
+      <c r="J1"/>
+      <c r="K1"/>
+      <c r="L1"/>
+      <c r="M1"/>
+      <c r="N1"/>
+      <c r="O1"/>
+      <c r="P1"/>
+    </row>
+    <row r="2" spans="1:16" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2"/>
+      <c r="B2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="I2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="J2" s="74" t="s">
+        <v>1</v>
+      </c>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O2"/>
+      <c r="P2"/>
+    </row>
+    <row r="3" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3"/>
+      <c r="B3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H3" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="I3" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="J3" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="K3" s="47"/>
+      <c r="L3" s="47"/>
+      <c r="M3" s="47"/>
+      <c r="N3" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O3"/>
+      <c r="P3"/>
+    </row>
+    <row r="4" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4"/>
+      <c r="B4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="J4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="K4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="L4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="M4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O4"/>
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16" ht="28.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5"/>
+      <c r="B5" s="75" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="47"/>
+      <c r="D5" s="47"/>
+      <c r="E5" s="47"/>
+      <c r="F5" s="47"/>
+      <c r="G5" s="47"/>
+      <c r="H5" s="47"/>
+      <c r="I5" s="47"/>
+      <c r="J5" s="47"/>
+      <c r="K5" s="47"/>
+      <c r="L5" s="47"/>
+      <c r="M5" s="47"/>
+      <c r="N5" s="5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+    </row>
+    <row r="6" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6"/>
+      <c r="B6" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="C6" s="47"/>
+      <c r="D6" s="47"/>
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="47"/>
+      <c r="I6" s="47"/>
+      <c r="J6" s="47"/>
+      <c r="K6" s="47"/>
+      <c r="L6" s="47"/>
+      <c r="M6" s="47"/>
+      <c r="N6" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="O6"/>
+      <c r="P6"/>
+    </row>
+    <row r="7" spans="1:16" ht="18.45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7"/>
+      <c r="B7" s="77" t="s">
+        <v>4</v>
+      </c>
+      <c r="C7" s="51"/>
+      <c r="D7" s="51"/>
+      <c r="E7" s="51"/>
+      <c r="F7" s="51"/>
+      <c r="G7" s="51"/>
+      <c r="H7" s="51"/>
+      <c r="I7" s="51"/>
+      <c r="J7" s="51"/>
+      <c r="K7" s="51"/>
+      <c r="L7" s="51"/>
+      <c r="M7" s="51"/>
+      <c r="N7" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="O7"/>
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8"/>
+      <c r="B8" s="70" t="s">
+        <v>5</v>
+      </c>
+      <c r="C8" s="47"/>
+      <c r="D8" s="47"/>
+      <c r="E8" s="47"/>
+      <c r="F8" s="47"/>
+      <c r="G8" s="47"/>
+      <c r="H8" s="47"/>
+      <c r="I8" s="47"/>
+      <c r="J8" s="47"/>
+      <c r="K8" s="47"/>
+      <c r="L8" s="47"/>
+      <c r="M8" s="47"/>
+      <c r="N8" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O8"/>
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16" ht="22.65" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9"/>
+      <c r="B9" s="72" t="s">
+        <v>6</v>
+      </c>
+      <c r="C9" s="47"/>
+      <c r="D9" s="47"/>
+      <c r="E9" s="47"/>
+      <c r="F9" s="47"/>
+      <c r="G9" s="47"/>
+      <c r="H9" s="47"/>
+      <c r="I9" s="47"/>
+      <c r="J9" s="47"/>
+      <c r="K9" s="47"/>
+      <c r="L9" s="47"/>
+      <c r="M9" s="47"/>
+      <c r="N9" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="O9"/>
+      <c r="P9"/>
+    </row>
+    <row r="10" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10"/>
+      <c r="B10" s="68" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" s="47"/>
+      <c r="D10" s="47"/>
+      <c r="E10" s="47"/>
+      <c r="F10" s="47"/>
+      <c r="G10" s="47"/>
+      <c r="H10" s="47"/>
+      <c r="I10" s="47"/>
+      <c r="J10" s="47"/>
+      <c r="K10" s="47"/>
+      <c r="L10" s="47"/>
+      <c r="M10" s="47"/>
+      <c r="N10" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O10"/>
+      <c r="P10"/>
+    </row>
+    <row r="11" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11"/>
+      <c r="B11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H11" s="73" t="s">
+        <v>8</v>
+      </c>
+      <c r="I11" s="47"/>
+      <c r="J11" s="47"/>
+      <c r="K11" s="47"/>
+      <c r="L11" s="47"/>
+      <c r="M11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O11"/>
+      <c r="P11"/>
+    </row>
+    <row r="12" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12"/>
+      <c r="B12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H12" s="70" t="s">
+        <v>9</v>
+      </c>
+      <c r="I12" s="47"/>
+      <c r="J12" s="47"/>
+      <c r="K12" s="47"/>
+      <c r="L12" s="47"/>
+      <c r="M12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O12"/>
+      <c r="P12"/>
+    </row>
+    <row r="13" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13"/>
+      <c r="B13" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="I13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="J13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="K13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="L13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="M13" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="N13" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O13"/>
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14"/>
+      <c r="B14" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="68" t="s">
         <v>10</v>
       </c>
-      <c r="D13" s="3" t="s">
-[...14 lines deleted...]
-      <c r="I13" s="11" t="s">
+      <c r="D14" s="47"/>
+      <c r="E14" s="47"/>
+      <c r="F14" s="47"/>
+      <c r="G14" s="47"/>
+      <c r="H14" s="47"/>
+      <c r="I14" s="47"/>
+      <c r="J14" s="47"/>
+      <c r="K14" s="47"/>
+      <c r="L14" s="47"/>
+      <c r="M14" s="47"/>
+      <c r="N14" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O14"/>
+      <c r="P14"/>
+    </row>
+    <row r="15" spans="1:16" ht="8.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15"/>
+      <c r="B15" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="D15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="F15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="I15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="J15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="K15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="L15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="M15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="N15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O15"/>
+      <c r="P15"/>
+    </row>
+    <row r="16" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16"/>
+      <c r="B16" s="69" t="s">
         <v>11</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="G14" s="39" t="s">
+      <c r="C16" s="47"/>
+      <c r="D16" s="47"/>
+      <c r="E16" s="47"/>
+      <c r="F16" s="47"/>
+      <c r="G16" s="47"/>
+      <c r="H16" s="47"/>
+      <c r="I16" s="47"/>
+      <c r="J16" s="47"/>
+      <c r="K16" s="47"/>
+      <c r="L16" s="47"/>
+      <c r="M16" s="47"/>
+      <c r="N16" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="O16"/>
+      <c r="P16"/>
+    </row>
+    <row r="17" spans="1:16" ht="11.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17"/>
+      <c r="B17" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="D17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="F17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H17" s="70" t="s">
         <v>12</v>
       </c>
-      <c r="H14" s="30"/>
-      <c r="I14" s="13">
+      <c r="I17" s="47"/>
+      <c r="J17" s="47"/>
+      <c r="K17" s="47"/>
+      <c r="L17" s="47"/>
+      <c r="M17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="N17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O17"/>
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18"/>
+      <c r="B18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H18" s="71" t="s">
+        <v>13</v>
+      </c>
+      <c r="I18" s="47"/>
+      <c r="J18" s="47"/>
+      <c r="K18" s="47"/>
+      <c r="L18" s="47"/>
+      <c r="M18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O18"/>
+      <c r="P18"/>
+    </row>
+    <row r="19" spans="1:16" ht="11.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19"/>
+      <c r="B19" s="70" t="s">
+        <v>14</v>
+      </c>
+      <c r="C19" s="47"/>
+      <c r="D19" s="47"/>
+      <c r="E19" s="47"/>
+      <c r="F19" s="47"/>
+      <c r="G19" s="47"/>
+      <c r="H19" s="47"/>
+      <c r="I19" s="47"/>
+      <c r="J19" s="47"/>
+      <c r="K19" s="47"/>
+      <c r="L19" s="47"/>
+      <c r="M19" s="47"/>
+      <c r="N19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O19"/>
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20"/>
+      <c r="B20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="C20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="D20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="F20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="G20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="H20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J20" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="K20" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="L20" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M20" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="N20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O20"/>
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21"/>
+      <c r="B21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H21" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="I21" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="J21" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="K21" s="58" t="s">
+        <v>16</v>
+      </c>
+      <c r="L21" s="59"/>
+      <c r="M21" s="17">
         <v>46</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="H15" s="15" t="s">
+      <c r="N21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O21"/>
+      <c r="P21"/>
+    </row>
+    <row r="22" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22"/>
+      <c r="B22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H22" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="I22" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J22" s="58" t="s">
+        <v>17</v>
+      </c>
+      <c r="K22" s="47"/>
+      <c r="L22" s="59"/>
+      <c r="M22" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="N22" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O22"/>
+      <c r="P22"/>
+    </row>
+    <row r="23" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23"/>
+      <c r="B23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H23" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="I23" s="47"/>
+      <c r="J23" s="47"/>
+      <c r="K23" s="47"/>
+      <c r="L23" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="M23" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O23"/>
+      <c r="P23"/>
+    </row>
+    <row r="24" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24"/>
+      <c r="B24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="I24" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J24" s="58" t="s">
+        <v>20</v>
+      </c>
+      <c r="K24" s="59"/>
+      <c r="L24" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="M24" s="21"/>
+      <c r="N24" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O24"/>
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25"/>
+      <c r="B25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H25" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="I25" s="47"/>
+      <c r="J25" s="67" t="s">
+        <v>86</v>
+      </c>
+      <c r="K25" s="54"/>
+      <c r="L25" s="54"/>
+      <c r="M25" s="55"/>
+      <c r="N25" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O25"/>
+      <c r="P25"/>
+    </row>
+    <row r="26" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26"/>
+      <c r="B26" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="C26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="D26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="E26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="F26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="H26" s="58" t="s">
+        <v>24</v>
+      </c>
+      <c r="I26" s="59"/>
+      <c r="J26" s="17">
+        <v>9</v>
+      </c>
+      <c r="K26" s="17">
+        <v>2</v>
+      </c>
+      <c r="L26" s="17">
+        <v>1</v>
+      </c>
+      <c r="M26" s="17">
+        <v>1</v>
+      </c>
+      <c r="N26" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O26"/>
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16" ht="28.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27"/>
+      <c r="B27" s="60" t="s">
+        <v>87</v>
+      </c>
+      <c r="C27" s="51"/>
+      <c r="D27" s="51"/>
+      <c r="E27" s="51"/>
+      <c r="F27" s="51"/>
+      <c r="G27" s="51"/>
+      <c r="H27" s="51"/>
+      <c r="I27" s="51"/>
+      <c r="J27" s="51"/>
+      <c r="K27" s="51"/>
+      <c r="L27" s="51"/>
+      <c r="M27" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="N27" s="24"/>
+      <c r="O27"/>
+      <c r="P27"/>
+    </row>
+    <row r="28" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28"/>
+      <c r="B28" s="61" t="s">
+        <v>27</v>
+      </c>
+      <c r="C28" s="49"/>
+      <c r="D28" s="49"/>
+      <c r="E28" s="49"/>
+      <c r="F28" s="49"/>
+      <c r="G28" s="62"/>
+      <c r="H28" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="I28" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="J28" s="61" t="s">
+        <v>30</v>
+      </c>
+      <c r="K28" s="62"/>
+      <c r="L28" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="M28" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="N28" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="O28"/>
+      <c r="P28"/>
+    </row>
+    <row r="29" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29"/>
+      <c r="B29" s="63" t="s">
+        <v>33</v>
+      </c>
+      <c r="C29" s="47"/>
+      <c r="D29" s="47"/>
+      <c r="E29" s="47"/>
+      <c r="F29" s="47"/>
+      <c r="G29" s="59"/>
+      <c r="H29" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="I29" s="27" t="s">
+        <v>34</v>
+      </c>
+      <c r="J29" s="64" t="s">
+        <v>35</v>
+      </c>
+      <c r="K29" s="52"/>
+      <c r="L29" s="27" t="s">
+        <v>36</v>
+      </c>
+      <c r="M29" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="N29" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="O29"/>
+      <c r="P29"/>
+    </row>
+    <row r="30" spans="1:16" ht="54.15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30"/>
+      <c r="B30" s="50" t="s">
+        <v>38</v>
+      </c>
+      <c r="C30" s="51"/>
+      <c r="D30" s="51"/>
+      <c r="E30" s="51"/>
+      <c r="F30" s="51"/>
+      <c r="G30" s="52"/>
+      <c r="H30" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="I30" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="J30" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="K30" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="L30" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="M30" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="N30" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="O30"/>
+      <c r="P30"/>
+    </row>
+    <row r="31" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31"/>
+      <c r="B31" s="53" t="s">
+        <v>44</v>
+      </c>
+      <c r="C31" s="54"/>
+      <c r="D31" s="54"/>
+      <c r="E31" s="54"/>
+      <c r="F31" s="54"/>
+      <c r="G31" s="55"/>
+      <c r="H31" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="I31" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="J31" s="31" t="s">
+        <v>47</v>
+      </c>
+      <c r="K31" s="31" t="s">
+        <v>48</v>
+      </c>
+      <c r="L31" s="31" t="s">
+        <v>49</v>
+      </c>
+      <c r="M31" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="N31" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="O31"/>
+      <c r="P31"/>
+    </row>
+    <row r="32" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32"/>
+      <c r="B32" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="C32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H32" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="I32" s="35">
+        <v>1</v>
+      </c>
+      <c r="J32" s="36">
+        <v>2409532</v>
+      </c>
+      <c r="K32" s="36">
+        <v>1614225</v>
+      </c>
+      <c r="L32" s="36">
+        <v>1218249.18</v>
+      </c>
+      <c r="M32" s="36">
+        <v>1218249.18</v>
+      </c>
+      <c r="N32" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O32"/>
+      <c r="P32"/>
+    </row>
+    <row r="33" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33"/>
+      <c r="B33" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="C33" s="33" t="s">
+        <v>44</v>
+      </c>
+      <c r="D33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H33" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="I33" s="35">
+        <v>2</v>
+      </c>
+      <c r="J33" s="36">
+        <v>2357662.31</v>
+      </c>
+      <c r="K33" s="36">
+        <v>1578532.31</v>
+      </c>
+      <c r="L33" s="36">
+        <v>1204353.1100000001</v>
+      </c>
+      <c r="M33" s="36">
+        <v>1204353.1100000001</v>
+      </c>
+      <c r="N33" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O33"/>
+      <c r="P33"/>
+    </row>
+    <row r="34" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34"/>
+      <c r="B34" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C34" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D34" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E34" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="F34" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G34" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H34" s="38" t="s">
+        <v>53</v>
+      </c>
+      <c r="I34" s="39">
+        <v>3</v>
+      </c>
+      <c r="J34" s="40">
+        <v>2323917.31</v>
+      </c>
+      <c r="K34" s="40">
+        <v>1555923.31</v>
+      </c>
+      <c r="L34" s="40">
+        <v>1188750.44</v>
+      </c>
+      <c r="M34" s="40">
+        <v>1188750.44</v>
+      </c>
+      <c r="N34" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O34"/>
+      <c r="P34"/>
+    </row>
+    <row r="35" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35"/>
+      <c r="B35" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C35" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D35" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E35" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F35" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G35" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H35" s="38" t="s">
+        <v>53</v>
+      </c>
+      <c r="I35" s="39">
+        <v>4</v>
+      </c>
+      <c r="J35" s="40">
+        <v>2323917.31</v>
+      </c>
+      <c r="K35" s="40">
+        <v>1555923.31</v>
+      </c>
+      <c r="L35" s="40">
+        <v>1188750.44</v>
+      </c>
+      <c r="M35" s="40">
+        <v>1188750.44</v>
+      </c>
+      <c r="N35" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O35"/>
+      <c r="P35"/>
+    </row>
+    <row r="36" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36"/>
+      <c r="B36" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C36" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D36" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E36" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F36" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G36" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H36" s="38" t="s">
+        <v>54</v>
+      </c>
+      <c r="I36" s="39">
+        <v>5</v>
+      </c>
+      <c r="J36" s="40">
+        <v>2323917.31</v>
+      </c>
+      <c r="K36" s="40">
+        <v>1555923.31</v>
+      </c>
+      <c r="L36" s="40">
+        <v>1188750.44</v>
+      </c>
+      <c r="M36" s="40">
+        <v>1188750.44</v>
+      </c>
+      <c r="N36" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O36"/>
+      <c r="P36"/>
+    </row>
+    <row r="37" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37"/>
+      <c r="B37" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="H37" s="38" t="s">
+        <v>54</v>
+      </c>
+      <c r="I37" s="39">
+        <v>6</v>
+      </c>
+      <c r="J37" s="40">
+        <v>2323917.31</v>
+      </c>
+      <c r="K37" s="40">
+        <v>1555923.31</v>
+      </c>
+      <c r="L37" s="40">
+        <v>1188750.44</v>
+      </c>
+      <c r="M37" s="40">
+        <v>1188750.44</v>
+      </c>
+      <c r="N37" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O37"/>
+      <c r="P37"/>
+    </row>
+    <row r="38" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38"/>
+      <c r="B38" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C38" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D38" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="E38" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="F38" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G38" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H38" s="38" t="s">
+        <v>55</v>
+      </c>
+      <c r="I38" s="39">
+        <v>9</v>
+      </c>
+      <c r="J38" s="40">
+        <v>33745</v>
+      </c>
+      <c r="K38" s="40">
+        <v>22609</v>
+      </c>
+      <c r="L38" s="40">
+        <v>15602.67</v>
+      </c>
+      <c r="M38" s="40">
+        <v>15602.67</v>
+      </c>
+      <c r="N38" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O38"/>
+      <c r="P38"/>
+    </row>
+    <row r="39" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39"/>
+      <c r="B39" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C39" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D39" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="E39" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F39" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G39" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H39" s="38" t="s">
+        <v>55</v>
+      </c>
+      <c r="I39" s="39">
+        <v>10</v>
+      </c>
+      <c r="J39" s="40">
+        <v>33745</v>
+      </c>
+      <c r="K39" s="40">
+        <v>22609</v>
+      </c>
+      <c r="L39" s="40">
+        <v>15602.67</v>
+      </c>
+      <c r="M39" s="40">
+        <v>15602.67</v>
+      </c>
+      <c r="N39" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O39"/>
+      <c r="P39"/>
+    </row>
+    <row r="40" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40"/>
+      <c r="B40" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C40" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D40" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="E40" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F40" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G40" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H40" s="38" t="s">
+        <v>55</v>
+      </c>
+      <c r="I40" s="39">
+        <v>11</v>
+      </c>
+      <c r="J40" s="40">
+        <v>33745</v>
+      </c>
+      <c r="K40" s="40">
+        <v>22609</v>
+      </c>
+      <c r="L40" s="40">
+        <v>15602.67</v>
+      </c>
+      <c r="M40" s="40">
+        <v>15602.67</v>
+      </c>
+      <c r="N40" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O40"/>
+      <c r="P40"/>
+    </row>
+    <row r="41" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41"/>
+      <c r="B41" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C41" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D41" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="E41" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F41" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G41" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="H41" s="38" t="s">
+        <v>55</v>
+      </c>
+      <c r="I41" s="39">
+        <v>12</v>
+      </c>
+      <c r="J41" s="40">
+        <v>33745</v>
+      </c>
+      <c r="K41" s="40">
+        <v>22609</v>
+      </c>
+      <c r="L41" s="40">
+        <v>15602.67</v>
+      </c>
+      <c r="M41" s="40">
+        <v>15602.67</v>
+      </c>
+      <c r="N41" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O41"/>
+      <c r="P41"/>
+    </row>
+    <row r="42" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42"/>
+      <c r="B42" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="C42" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="D42" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E42" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F42" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G42" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H42" s="34" t="s">
+        <v>68</v>
+      </c>
+      <c r="I42" s="35">
         <v>13</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...19 lines deleted...]
-      <c r="H16" s="12" t="s">
+      <c r="J42" s="36">
+        <v>48532</v>
+      </c>
+      <c r="K42" s="36">
+        <v>32355</v>
+      </c>
+      <c r="L42" s="36">
+        <v>10558.38</v>
+      </c>
+      <c r="M42" s="36">
+        <v>10558.38</v>
+      </c>
+      <c r="N42" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O42"/>
+      <c r="P42"/>
+    </row>
+    <row r="43" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43"/>
+      <c r="B43" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C43" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D43" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E43" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="F43" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G43" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H43" s="38" t="s">
+        <v>68</v>
+      </c>
+      <c r="I43" s="39">
         <v>14</v>
       </c>
-      <c r="I16" s="13" t="s">
+      <c r="J43" s="40">
+        <v>48532</v>
+      </c>
+      <c r="K43" s="40">
+        <v>32355</v>
+      </c>
+      <c r="L43" s="40">
+        <v>10558.38</v>
+      </c>
+      <c r="M43" s="40">
+        <v>10558.38</v>
+      </c>
+      <c r="N43" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O43"/>
+      <c r="P43"/>
+    </row>
+    <row r="44" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44"/>
+      <c r="B44" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C44" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D44" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E44" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F44" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G44" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H44" s="38" t="s">
+        <v>68</v>
+      </c>
+      <c r="I44" s="39">
         <v>15</v>
       </c>
-    </row>
-[...17 lines deleted...]
-      <c r="I17" s="16" t="s">
+      <c r="J44" s="40">
+        <v>48532</v>
+      </c>
+      <c r="K44" s="40">
+        <v>32355</v>
+      </c>
+      <c r="L44" s="40">
+        <v>10558.38</v>
+      </c>
+      <c r="M44" s="40">
+        <v>10558.38</v>
+      </c>
+      <c r="N44" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O44"/>
+      <c r="P44"/>
+    </row>
+    <row r="45" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45"/>
+      <c r="B45" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C45" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D45" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E45" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F45" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G45" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H45" s="38" t="s">
+        <v>68</v>
+      </c>
+      <c r="I45" s="39">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="17" t="s">
+      <c r="J45" s="40">
+        <v>48532</v>
+      </c>
+      <c r="K45" s="40">
+        <v>32355</v>
+      </c>
+      <c r="L45" s="40">
+        <v>10558.38</v>
+      </c>
+      <c r="M45" s="40">
+        <v>10558.38</v>
+      </c>
+      <c r="N45" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O45"/>
+      <c r="P45"/>
+    </row>
+    <row r="46" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46"/>
+      <c r="B46" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C46" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D46" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E46" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F46" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G46" s="31" t="s">
+        <v>48</v>
+      </c>
+      <c r="H46" s="38" t="s">
+        <v>88</v>
+      </c>
+      <c r="I46" s="39">
+        <v>19</v>
+      </c>
+      <c r="J46" s="40">
+        <v>4397</v>
+      </c>
+      <c r="K46" s="40">
+        <v>2930</v>
+      </c>
+      <c r="L46" s="40">
+        <v>280.32</v>
+      </c>
+      <c r="M46" s="40">
+        <v>280.32</v>
+      </c>
+      <c r="N46" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O46"/>
+      <c r="P46"/>
+    </row>
+    <row r="47" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47"/>
+      <c r="B47" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C47" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D47" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E47" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F47" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G47" s="31" t="s">
+        <v>49</v>
+      </c>
+      <c r="H47" s="38" t="s">
+        <v>89</v>
+      </c>
+      <c r="I47" s="39">
+        <v>20</v>
+      </c>
+      <c r="J47" s="40">
+        <v>1090</v>
+      </c>
+      <c r="K47" s="40">
+        <v>1090</v>
+      </c>
+      <c r="L47" s="40">
+        <v>1090</v>
+      </c>
+      <c r="M47" s="40">
+        <v>1090</v>
+      </c>
+      <c r="N47" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O47"/>
+      <c r="P47"/>
+    </row>
+    <row r="48" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48"/>
+      <c r="B48" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C48" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D48" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E48" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F48" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G48" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="H48" s="38" t="s">
+        <v>91</v>
+      </c>
+      <c r="I48" s="39">
+        <v>22</v>
+      </c>
+      <c r="J48" s="40">
+        <v>459.49</v>
+      </c>
+      <c r="K48" s="40">
+        <v>459.49</v>
+      </c>
+      <c r="L48" s="40">
+        <v>459.49</v>
+      </c>
+      <c r="M48" s="40">
+        <v>459.49</v>
+      </c>
+      <c r="N48" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O48"/>
+      <c r="P48"/>
+    </row>
+    <row r="49" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A49"/>
+      <c r="B49" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C49" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D49" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E49" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F49" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G49" s="31" t="s">
+        <v>92</v>
+      </c>
+      <c r="H49" s="38" t="s">
+        <v>93</v>
+      </c>
+      <c r="I49" s="39">
+        <v>26</v>
+      </c>
+      <c r="J49" s="40">
+        <v>5747.87</v>
+      </c>
+      <c r="K49" s="40">
+        <v>3816.87</v>
+      </c>
+      <c r="L49" s="40">
+        <v>2467.5500000000002</v>
+      </c>
+      <c r="M49" s="40">
+        <v>2467.5500000000002</v>
+      </c>
+      <c r="N49" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O49"/>
+      <c r="P49"/>
+    </row>
+    <row r="50" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A50"/>
+      <c r="B50" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C50" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D50" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E50" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F50" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G50" s="31" t="s">
+        <v>94</v>
+      </c>
+      <c r="H50" s="38" t="s">
+        <v>95</v>
+      </c>
+      <c r="I50" s="39">
+        <v>29</v>
+      </c>
+      <c r="J50" s="40">
+        <v>13715</v>
+      </c>
+      <c r="K50" s="40">
+        <v>9139</v>
+      </c>
+      <c r="L50" s="40">
+        <v>1603.66</v>
+      </c>
+      <c r="M50" s="40">
+        <v>1603.66</v>
+      </c>
+      <c r="N50" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O50"/>
+      <c r="P50"/>
+    </row>
+    <row r="51" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A51"/>
+      <c r="B51" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C51" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D51" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E51" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F51" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G51" s="31" t="s">
+        <v>69</v>
+      </c>
+      <c r="H51" s="38" t="s">
+        <v>70</v>
+      </c>
+      <c r="I51" s="39">
+        <v>33</v>
+      </c>
+      <c r="J51" s="40">
+        <v>23122.639999999999</v>
+      </c>
+      <c r="K51" s="40">
+        <v>14919.64</v>
+      </c>
+      <c r="L51" s="40">
+        <v>4657.3599999999997</v>
+      </c>
+      <c r="M51" s="40">
+        <v>4657.3599999999997</v>
+      </c>
+      <c r="N51" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O51"/>
+      <c r="P51"/>
+    </row>
+    <row r="52" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A52"/>
+      <c r="B52" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="C52" s="33" t="s">
+        <v>50</v>
+      </c>
+      <c r="D52" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E52" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F52" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G52" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H52" s="34" t="s">
+        <v>96</v>
+      </c>
+      <c r="I52" s="35">
+        <v>112</v>
+      </c>
+      <c r="J52" s="36">
+        <v>3337.69</v>
+      </c>
+      <c r="K52" s="36">
+        <v>3337.69</v>
+      </c>
+      <c r="L52" s="36">
+        <v>3337.69</v>
+      </c>
+      <c r="M52" s="36">
+        <v>3337.69</v>
+      </c>
+      <c r="N52" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O52"/>
+      <c r="P52"/>
+    </row>
+    <row r="53" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A53"/>
+      <c r="B53" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C53" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="D53" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="E53" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="F53" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G53" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H53" s="38" t="s">
+        <v>97</v>
+      </c>
+      <c r="I53" s="39">
+        <v>126</v>
+      </c>
+      <c r="J53" s="40">
+        <v>3337.69</v>
+      </c>
+      <c r="K53" s="40">
+        <v>3337.69</v>
+      </c>
+      <c r="L53" s="40">
+        <v>3337.69</v>
+      </c>
+      <c r="M53" s="40">
+        <v>3337.69</v>
+      </c>
+      <c r="N53" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O53"/>
+      <c r="P53"/>
+    </row>
+    <row r="54" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A54"/>
+      <c r="B54" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C54" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="D54" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="E54" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F54" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G54" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H54" s="38" t="s">
+        <v>97</v>
+      </c>
+      <c r="I54" s="39">
+        <v>127</v>
+      </c>
+      <c r="J54" s="40">
+        <v>3337.69</v>
+      </c>
+      <c r="K54" s="40">
+        <v>3337.69</v>
+      </c>
+      <c r="L54" s="40">
+        <v>3337.69</v>
+      </c>
+      <c r="M54" s="40">
+        <v>3337.69</v>
+      </c>
+      <c r="N54" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O54"/>
+      <c r="P54"/>
+    </row>
+    <row r="55" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A55"/>
+      <c r="B55" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C55" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="D55" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="E55" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F55" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G55" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H55" s="38" t="s">
+        <v>97</v>
+      </c>
+      <c r="I55" s="39">
+        <v>128</v>
+      </c>
+      <c r="J55" s="40">
+        <v>3337.69</v>
+      </c>
+      <c r="K55" s="40">
+        <v>3337.69</v>
+      </c>
+      <c r="L55" s="40">
+        <v>3337.69</v>
+      </c>
+      <c r="M55" s="40">
+        <v>3337.69</v>
+      </c>
+      <c r="N55" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O55"/>
+      <c r="P55"/>
+    </row>
+    <row r="56" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A56"/>
+      <c r="B56" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C56" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="D56" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="E56" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F56" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G56" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="H56" s="38" t="s">
+        <v>98</v>
+      </c>
+      <c r="I56" s="39">
+        <v>129</v>
+      </c>
+      <c r="J56" s="40">
+        <v>3337.69</v>
+      </c>
+      <c r="K56" s="40">
+        <v>3337.69</v>
+      </c>
+      <c r="L56" s="40">
+        <v>3337.69</v>
+      </c>
+      <c r="M56" s="40">
+        <v>3337.69</v>
+      </c>
+      <c r="N56" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O56"/>
+      <c r="P56"/>
+    </row>
+    <row r="57" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A57"/>
+      <c r="B57" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="C57" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D57" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E57" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F57" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G57" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H57" s="34" t="s">
+        <v>56</v>
+      </c>
+      <c r="I57" s="35">
+        <v>342</v>
+      </c>
+      <c r="J57" s="36">
+        <v>2409532</v>
+      </c>
+      <c r="K57" s="36">
+        <v>1614225</v>
+      </c>
+      <c r="L57" s="36">
+        <v>1218249.18</v>
+      </c>
+      <c r="M57" s="36">
+        <v>1218249.18</v>
+      </c>
+      <c r="N57" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O57"/>
+      <c r="P57"/>
+    </row>
+    <row r="58" spans="1:16" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A58"/>
+      <c r="B58" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="C58" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="D58" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="E58" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="F58" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="G58" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="H58" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="I58" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="J58" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="K58" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="L58" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="M58" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="N58" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="O58"/>
+      <c r="P58"/>
+    </row>
+    <row r="59" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A59"/>
+      <c r="B59" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="C59" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D59" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E59" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F59" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G59" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="H59" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="I59" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J59" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="K59" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L59" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="M59" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="N59" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O59"/>
+      <c r="P59"/>
+    </row>
+    <row r="60" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A60"/>
+      <c r="B60" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C60" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D60" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E60" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="F60" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="G60" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="H60" s="43" t="s">
+        <v>57</v>
+      </c>
+      <c r="I60" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J60" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="K60" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L60" s="56" t="s">
+        <v>124</v>
+      </c>
+      <c r="M60" s="51"/>
+      <c r="N60" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="O60"/>
+      <c r="P60"/>
+    </row>
+    <row r="61" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A61"/>
+      <c r="B61" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C61" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D61" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E61" s="57" t="s">
+        <v>58</v>
+      </c>
+      <c r="F61" s="47"/>
+      <c r="G61" s="47"/>
+      <c r="H61" s="47"/>
+      <c r="I61" s="47"/>
+      <c r="J61" s="44" t="s">
+        <v>59</v>
+      </c>
+      <c r="K61" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L61" s="48" t="s">
+        <v>60</v>
+      </c>
+      <c r="M61" s="49"/>
+      <c r="N61" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="O61"/>
+      <c r="P61"/>
+    </row>
+    <row r="62" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A62"/>
+      <c r="B62" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C62" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D62" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E62" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F62" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G62" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="H62" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="I62" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J62" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="K62" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L62" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="M62" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="N62" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O62"/>
+      <c r="P62"/>
+    </row>
+    <row r="63" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A63"/>
+      <c r="B63" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C63" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D63" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E63" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F63" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G63" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="H63" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="I63" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J63" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="K63" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L63" s="46" t="s">
+        <v>62</v>
+      </c>
+      <c r="M63" s="47"/>
+      <c r="N63" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="O63"/>
+      <c r="P63"/>
+    </row>
+    <row r="64" spans="1:16" ht="34.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A64"/>
+      <c r="B64" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C64" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D64" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E64" s="48" t="s">
+        <v>63</v>
+      </c>
+      <c r="F64" s="49"/>
+      <c r="G64" s="49"/>
+      <c r="H64" s="49"/>
+      <c r="I64" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J64" s="44" t="s">
+        <v>59</v>
+      </c>
+      <c r="K64" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L64" s="48" t="s">
+        <v>60</v>
+      </c>
+      <c r="M64" s="49"/>
+      <c r="N64" s="5"/>
+      <c r="O64"/>
+      <c r="P64"/>
+    </row>
+    <row r="65" spans="1:16" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A65"/>
+      <c r="B65"/>
+      <c r="C65"/>
+      <c r="D65"/>
+      <c r="E65"/>
+      <c r="F65"/>
+      <c r="G65"/>
+      <c r="H65"/>
+      <c r="I65"/>
+      <c r="J65"/>
+      <c r="K65"/>
+      <c r="L65"/>
+      <c r="M65"/>
+      <c r="N65"/>
+      <c r="O65"/>
+      <c r="P65"/>
+    </row>
+  </sheetData>
+  <mergeCells count="35">
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="J3:M3"/>
+    <mergeCell ref="B5:M5"/>
+    <mergeCell ref="B6:M6"/>
+    <mergeCell ref="B7:M7"/>
+    <mergeCell ref="B8:M8"/>
+    <mergeCell ref="B9:M9"/>
+    <mergeCell ref="B10:M10"/>
+    <mergeCell ref="H11:L11"/>
+    <mergeCell ref="H12:L12"/>
+    <mergeCell ref="C14:M14"/>
+    <mergeCell ref="B16:M16"/>
+    <mergeCell ref="H17:L17"/>
+    <mergeCell ref="H18:L18"/>
+    <mergeCell ref="B19:M19"/>
+    <mergeCell ref="K21:L21"/>
+    <mergeCell ref="J22:L22"/>
+    <mergeCell ref="H23:K23"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="H25:I25"/>
+    <mergeCell ref="J25:M25"/>
+    <mergeCell ref="H26:I26"/>
+    <mergeCell ref="B27:L27"/>
+    <mergeCell ref="B28:G28"/>
+    <mergeCell ref="J28:K28"/>
+    <mergeCell ref="B29:G29"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="L63:M63"/>
+    <mergeCell ref="E64:H64"/>
+    <mergeCell ref="L64:M64"/>
+    <mergeCell ref="B30:G30"/>
+    <mergeCell ref="B31:G31"/>
+    <mergeCell ref="L60:M60"/>
+    <mergeCell ref="E61:I61"/>
+    <mergeCell ref="L61:M61"/>
+  </mergeCells>
+  <pageMargins left="0.196850393700787" right="0.196850393700787" top="0.98425196850393704" bottom="0.98425196850393704" header="0.98425196850393704" footer="0.98425196850393704"/>
+  <pageSetup paperSize="9" fitToHeight="0" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
+  <headerFooter alignWithMargins="0"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:P75"/>
+  <sheetViews>
+    <sheetView showGridLines="0" topLeftCell="A16" workbookViewId="0">
+      <selection activeCell="L69" sqref="L69:M69"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="0.6640625" style="1" customWidth="1"/>
+    <col min="2" max="7" width="2.6640625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="34" style="1" customWidth="1"/>
+    <col min="9" max="9" width="4" style="1" customWidth="1"/>
+    <col min="10" max="10" width="10.88671875" style="1" customWidth="1"/>
+    <col min="11" max="11" width="10.33203125" style="1" customWidth="1"/>
+    <col min="12" max="12" width="11.88671875" style="1" customWidth="1"/>
+    <col min="13" max="13" width="11.44140625" style="1" customWidth="1"/>
+    <col min="14" max="14" width="0.5546875" style="1" customWidth="1"/>
+    <col min="15" max="15" width="0" style="1" hidden="1" customWidth="1"/>
+    <col min="16" max="16" width="12.5546875" style="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" ht="3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1"/>
+      <c r="B1"/>
+      <c r="C1"/>
+      <c r="D1"/>
+      <c r="E1"/>
+      <c r="F1"/>
+      <c r="G1"/>
+      <c r="H1"/>
+      <c r="I1"/>
+      <c r="J1"/>
+      <c r="K1"/>
+      <c r="L1"/>
+      <c r="M1"/>
+      <c r="N1"/>
+      <c r="O1"/>
+      <c r="P1"/>
+    </row>
+    <row r="2" spans="1:16" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2"/>
+      <c r="B2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="I2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="J2" s="74" t="s">
+        <v>1</v>
+      </c>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O2"/>
+      <c r="P2"/>
+    </row>
+    <row r="3" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3"/>
+      <c r="B3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H3" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="I3" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="J3" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="K3" s="47"/>
+      <c r="L3" s="47"/>
+      <c r="M3" s="47"/>
+      <c r="N3" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O3"/>
+      <c r="P3"/>
+    </row>
+    <row r="4" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4"/>
+      <c r="B4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="J4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="K4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="L4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="M4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O4"/>
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16" ht="28.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5"/>
+      <c r="B5" s="75" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="47"/>
+      <c r="D5" s="47"/>
+      <c r="E5" s="47"/>
+      <c r="F5" s="47"/>
+      <c r="G5" s="47"/>
+      <c r="H5" s="47"/>
+      <c r="I5" s="47"/>
+      <c r="J5" s="47"/>
+      <c r="K5" s="47"/>
+      <c r="L5" s="47"/>
+      <c r="M5" s="47"/>
+      <c r="N5" s="5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+    </row>
+    <row r="6" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6"/>
+      <c r="B6" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="C6" s="47"/>
+      <c r="D6" s="47"/>
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="47"/>
+      <c r="I6" s="47"/>
+      <c r="J6" s="47"/>
+      <c r="K6" s="47"/>
+      <c r="L6" s="47"/>
+      <c r="M6" s="47"/>
+      <c r="N6" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="O6"/>
+      <c r="P6"/>
+    </row>
+    <row r="7" spans="1:16" ht="18.45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7"/>
+      <c r="B7" s="77" t="s">
+        <v>4</v>
+      </c>
+      <c r="C7" s="51"/>
+      <c r="D7" s="51"/>
+      <c r="E7" s="51"/>
+      <c r="F7" s="51"/>
+      <c r="G7" s="51"/>
+      <c r="H7" s="51"/>
+      <c r="I7" s="51"/>
+      <c r="J7" s="51"/>
+      <c r="K7" s="51"/>
+      <c r="L7" s="51"/>
+      <c r="M7" s="51"/>
+      <c r="N7" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="O7"/>
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8"/>
+      <c r="B8" s="70" t="s">
+        <v>5</v>
+      </c>
+      <c r="C8" s="47"/>
+      <c r="D8" s="47"/>
+      <c r="E8" s="47"/>
+      <c r="F8" s="47"/>
+      <c r="G8" s="47"/>
+      <c r="H8" s="47"/>
+      <c r="I8" s="47"/>
+      <c r="J8" s="47"/>
+      <c r="K8" s="47"/>
+      <c r="L8" s="47"/>
+      <c r="M8" s="47"/>
+      <c r="N8" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O8"/>
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16" ht="22.65" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9"/>
+      <c r="B9" s="72" t="s">
+        <v>6</v>
+      </c>
+      <c r="C9" s="47"/>
+      <c r="D9" s="47"/>
+      <c r="E9" s="47"/>
+      <c r="F9" s="47"/>
+      <c r="G9" s="47"/>
+      <c r="H9" s="47"/>
+      <c r="I9" s="47"/>
+      <c r="J9" s="47"/>
+      <c r="K9" s="47"/>
+      <c r="L9" s="47"/>
+      <c r="M9" s="47"/>
+      <c r="N9" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="O9"/>
+      <c r="P9"/>
+    </row>
+    <row r="10" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10"/>
+      <c r="B10" s="68" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" s="47"/>
+      <c r="D10" s="47"/>
+      <c r="E10" s="47"/>
+      <c r="F10" s="47"/>
+      <c r="G10" s="47"/>
+      <c r="H10" s="47"/>
+      <c r="I10" s="47"/>
+      <c r="J10" s="47"/>
+      <c r="K10" s="47"/>
+      <c r="L10" s="47"/>
+      <c r="M10" s="47"/>
+      <c r="N10" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O10"/>
+      <c r="P10"/>
+    </row>
+    <row r="11" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11"/>
+      <c r="B11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H11" s="73" t="s">
+        <v>8</v>
+      </c>
+      <c r="I11" s="47"/>
+      <c r="J11" s="47"/>
+      <c r="K11" s="47"/>
+      <c r="L11" s="47"/>
+      <c r="M11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O11"/>
+      <c r="P11"/>
+    </row>
+    <row r="12" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12"/>
+      <c r="B12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H12" s="70" t="s">
+        <v>9</v>
+      </c>
+      <c r="I12" s="47"/>
+      <c r="J12" s="47"/>
+      <c r="K12" s="47"/>
+      <c r="L12" s="47"/>
+      <c r="M12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O12"/>
+      <c r="P12"/>
+    </row>
+    <row r="13" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13"/>
+      <c r="B13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="I13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="J13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="K13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="L13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="M13" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="N13" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O13"/>
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14"/>
+      <c r="B14" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="68" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" s="47"/>
+      <c r="E14" s="47"/>
+      <c r="F14" s="47"/>
+      <c r="G14" s="47"/>
+      <c r="H14" s="47"/>
+      <c r="I14" s="47"/>
+      <c r="J14" s="47"/>
+      <c r="K14" s="47"/>
+      <c r="L14" s="47"/>
+      <c r="M14" s="47"/>
+      <c r="N14" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O14"/>
+      <c r="P14"/>
+    </row>
+    <row r="15" spans="1:16" ht="8.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15"/>
+      <c r="B15" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="D15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="F15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="I15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="J15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="K15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="L15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="M15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="N15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O15"/>
+      <c r="P15"/>
+    </row>
+    <row r="16" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16"/>
+      <c r="B16" s="69" t="s">
+        <v>11</v>
+      </c>
+      <c r="C16" s="47"/>
+      <c r="D16" s="47"/>
+      <c r="E16" s="47"/>
+      <c r="F16" s="47"/>
+      <c r="G16" s="47"/>
+      <c r="H16" s="47"/>
+      <c r="I16" s="47"/>
+      <c r="J16" s="47"/>
+      <c r="K16" s="47"/>
+      <c r="L16" s="47"/>
+      <c r="M16" s="47"/>
+      <c r="N16" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="O16"/>
+      <c r="P16"/>
+    </row>
+    <row r="17" spans="1:16" ht="11.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17"/>
+      <c r="B17" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="D17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="F17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H17" s="70" t="s">
+        <v>12</v>
+      </c>
+      <c r="I17" s="47"/>
+      <c r="J17" s="47"/>
+      <c r="K17" s="47"/>
+      <c r="L17" s="47"/>
+      <c r="M17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="N17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O17"/>
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18"/>
+      <c r="B18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H18" s="71" t="s">
+        <v>13</v>
+      </c>
+      <c r="I18" s="47"/>
+      <c r="J18" s="47"/>
+      <c r="K18" s="47"/>
+      <c r="L18" s="47"/>
+      <c r="M18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O18"/>
+      <c r="P18"/>
+    </row>
+    <row r="19" spans="1:16" ht="11.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19"/>
+      <c r="B19" s="70" t="s">
+        <v>14</v>
+      </c>
+      <c r="C19" s="47"/>
+      <c r="D19" s="47"/>
+      <c r="E19" s="47"/>
+      <c r="F19" s="47"/>
+      <c r="G19" s="47"/>
+      <c r="H19" s="47"/>
+      <c r="I19" s="47"/>
+      <c r="J19" s="47"/>
+      <c r="K19" s="47"/>
+      <c r="L19" s="47"/>
+      <c r="M19" s="47"/>
+      <c r="N19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O19"/>
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20"/>
+      <c r="B20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="C20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="D20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="F20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="G20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="H20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J20" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="K20" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="L20" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M20" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="N20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O20"/>
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21"/>
+      <c r="B21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H21" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="I21" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="J21" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="K21" s="58" t="s">
+        <v>16</v>
+      </c>
+      <c r="L21" s="59"/>
+      <c r="M21" s="17">
+        <v>46</v>
+      </c>
+      <c r="N21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O21"/>
+      <c r="P21"/>
+    </row>
+    <row r="22" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22"/>
+      <c r="B22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H22" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="I22" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J22" s="58" t="s">
         <v>17</v>
       </c>
-      <c r="B18" s="17" t="s">
+      <c r="K22" s="47"/>
+      <c r="L22" s="59"/>
+      <c r="M22" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="N22" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O22"/>
+      <c r="P22"/>
+    </row>
+    <row r="23" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23"/>
+      <c r="B23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H23" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="I23" s="47"/>
+      <c r="J23" s="47"/>
+      <c r="K23" s="47"/>
+      <c r="L23" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="C18" s="17" t="s">
+      <c r="M23" s="20" t="s">
         <v>19</v>
       </c>
-      <c r="D18" s="17" t="s">
+      <c r="N23" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O23"/>
+      <c r="P23"/>
+    </row>
+    <row r="24" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24"/>
+      <c r="B24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="I24" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J24" s="58" t="s">
         <v>20</v>
       </c>
-      <c r="E18" s="17" t="s">
+      <c r="K24" s="59"/>
+      <c r="L24" s="21" t="s">
         <v>21</v>
       </c>
-      <c r="F18" s="17" t="s">
+      <c r="M24" s="21"/>
+      <c r="N24" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O24"/>
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25"/>
+      <c r="B25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H25" s="66" t="s">
         <v>22</v>
       </c>
-      <c r="G18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="H18" s="17" t="s">
+      <c r="I25" s="47"/>
+      <c r="J25" s="67" t="s">
+        <v>64</v>
+      </c>
+      <c r="K25" s="54"/>
+      <c r="L25" s="54"/>
+      <c r="M25" s="55"/>
+      <c r="N25" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O25"/>
+      <c r="P25"/>
+    </row>
+    <row r="26" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26"/>
+      <c r="B26" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="C26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="D26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="E26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="F26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="H26" s="58" t="s">
         <v>24</v>
       </c>
-      <c r="I18" s="17" t="s">
+      <c r="I26" s="59"/>
+      <c r="J26" s="17">
+        <v>9</v>
+      </c>
+      <c r="K26" s="17">
+        <v>2</v>
+      </c>
+      <c r="L26" s="17">
+        <v>1</v>
+      </c>
+      <c r="M26" s="17">
+        <v>1</v>
+      </c>
+      <c r="N26" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O26"/>
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16" ht="28.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27"/>
+      <c r="B27" s="60" t="s">
+        <v>99</v>
+      </c>
+      <c r="C27" s="51"/>
+      <c r="D27" s="51"/>
+      <c r="E27" s="51"/>
+      <c r="F27" s="51"/>
+      <c r="G27" s="51"/>
+      <c r="H27" s="51"/>
+      <c r="I27" s="51"/>
+      <c r="J27" s="51"/>
+      <c r="K27" s="51"/>
+      <c r="L27" s="51"/>
+      <c r="M27" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="N27" s="24"/>
+      <c r="O27"/>
+      <c r="P27"/>
+    </row>
+    <row r="28" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28"/>
+      <c r="B28" s="61" t="s">
+        <v>27</v>
+      </c>
+      <c r="C28" s="49"/>
+      <c r="D28" s="49"/>
+      <c r="E28" s="49"/>
+      <c r="F28" s="49"/>
+      <c r="G28" s="62"/>
+      <c r="H28" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="I28" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="J28" s="61" t="s">
+        <v>30</v>
+      </c>
+      <c r="K28" s="62"/>
+      <c r="L28" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="M28" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="N28" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="O28"/>
+      <c r="P28"/>
+    </row>
+    <row r="29" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29"/>
+      <c r="B29" s="63" t="s">
+        <v>33</v>
+      </c>
+      <c r="C29" s="47"/>
+      <c r="D29" s="47"/>
+      <c r="E29" s="47"/>
+      <c r="F29" s="47"/>
+      <c r="G29" s="59"/>
+      <c r="H29" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="I29" s="27" t="s">
+        <v>34</v>
+      </c>
+      <c r="J29" s="64" t="s">
+        <v>35</v>
+      </c>
+      <c r="K29" s="52"/>
+      <c r="L29" s="27" t="s">
+        <v>36</v>
+      </c>
+      <c r="M29" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="N29" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="O29"/>
+      <c r="P29"/>
+    </row>
+    <row r="30" spans="1:16" ht="54.15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30"/>
+      <c r="B30" s="50" t="s">
+        <v>38</v>
+      </c>
+      <c r="C30" s="51"/>
+      <c r="D30" s="51"/>
+      <c r="E30" s="51"/>
+      <c r="F30" s="51"/>
+      <c r="G30" s="52"/>
+      <c r="H30" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="I30" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="J30" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="K30" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="L30" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="M30" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="N30" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="O30"/>
+      <c r="P30"/>
+    </row>
+    <row r="31" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31"/>
+      <c r="B31" s="53" t="s">
+        <v>44</v>
+      </c>
+      <c r="C31" s="54"/>
+      <c r="D31" s="54"/>
+      <c r="E31" s="54"/>
+      <c r="F31" s="54"/>
+      <c r="G31" s="55"/>
+      <c r="H31" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="I31" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="J31" s="31" t="s">
+        <v>47</v>
+      </c>
+      <c r="K31" s="31" t="s">
+        <v>48</v>
+      </c>
+      <c r="L31" s="31" t="s">
+        <v>49</v>
+      </c>
+      <c r="M31" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="N31" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="O31"/>
+      <c r="P31"/>
+    </row>
+    <row r="32" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32"/>
+      <c r="B32" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="C32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H32" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="I32" s="35">
+        <v>1</v>
+      </c>
+      <c r="J32" s="36">
+        <v>531880</v>
+      </c>
+      <c r="K32" s="36">
+        <v>318484</v>
+      </c>
+      <c r="L32" s="36">
+        <v>241815.85</v>
+      </c>
+      <c r="M32" s="36">
+        <v>241815.85</v>
+      </c>
+      <c r="N32" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O32"/>
+      <c r="P32"/>
+    </row>
+    <row r="33" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33"/>
+      <c r="B33" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="C33" s="33" t="s">
+        <v>44</v>
+      </c>
+      <c r="D33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H33" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="I33" s="35">
+        <v>2</v>
+      </c>
+      <c r="J33" s="36">
+        <v>351073.6</v>
+      </c>
+      <c r="K33" s="36">
+        <v>210549.6</v>
+      </c>
+      <c r="L33" s="36">
+        <v>166054.54</v>
+      </c>
+      <c r="M33" s="36">
+        <v>166054.54</v>
+      </c>
+      <c r="N33" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O33"/>
+      <c r="P33"/>
+    </row>
+    <row r="34" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34"/>
+      <c r="B34" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C34" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D34" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E34" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="F34" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G34" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H34" s="38" t="s">
+        <v>53</v>
+      </c>
+      <c r="I34" s="39">
+        <v>3</v>
+      </c>
+      <c r="J34" s="40">
+        <v>346052.6</v>
+      </c>
+      <c r="K34" s="40">
+        <v>207537.6</v>
+      </c>
+      <c r="L34" s="40">
+        <v>163687.48000000001</v>
+      </c>
+      <c r="M34" s="40">
+        <v>163687.48000000001</v>
+      </c>
+      <c r="N34" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O34"/>
+      <c r="P34"/>
+    </row>
+    <row r="35" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35"/>
+      <c r="B35" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C35" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D35" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E35" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F35" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G35" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H35" s="38" t="s">
+        <v>53</v>
+      </c>
+      <c r="I35" s="39">
+        <v>4</v>
+      </c>
+      <c r="J35" s="40">
+        <v>346052.6</v>
+      </c>
+      <c r="K35" s="40">
+        <v>207537.6</v>
+      </c>
+      <c r="L35" s="40">
+        <v>163687.48000000001</v>
+      </c>
+      <c r="M35" s="40">
+        <v>163687.48000000001</v>
+      </c>
+      <c r="N35" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O35"/>
+      <c r="P35"/>
+    </row>
+    <row r="36" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36"/>
+      <c r="B36" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C36" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D36" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E36" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F36" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G36" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H36" s="38" t="s">
+        <v>54</v>
+      </c>
+      <c r="I36" s="39">
+        <v>5</v>
+      </c>
+      <c r="J36" s="40">
+        <v>346052.6</v>
+      </c>
+      <c r="K36" s="40">
+        <v>207537.6</v>
+      </c>
+      <c r="L36" s="40">
+        <v>163687.48000000001</v>
+      </c>
+      <c r="M36" s="40">
+        <v>163687.48000000001</v>
+      </c>
+      <c r="N36" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O36"/>
+      <c r="P36"/>
+    </row>
+    <row r="37" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37"/>
+      <c r="B37" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="H37" s="38" t="s">
+        <v>54</v>
+      </c>
+      <c r="I37" s="39">
+        <v>6</v>
+      </c>
+      <c r="J37" s="40">
+        <v>346052.6</v>
+      </c>
+      <c r="K37" s="40">
+        <v>207537.6</v>
+      </c>
+      <c r="L37" s="40">
+        <v>163687.48000000001</v>
+      </c>
+      <c r="M37" s="40">
+        <v>163687.48000000001</v>
+      </c>
+      <c r="N37" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O37"/>
+      <c r="P37"/>
+    </row>
+    <row r="38" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38"/>
+      <c r="B38" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C38" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D38" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="E38" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="F38" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G38" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H38" s="38" t="s">
+        <v>55</v>
+      </c>
+      <c r="I38" s="39">
+        <v>9</v>
+      </c>
+      <c r="J38" s="40">
+        <v>5021</v>
+      </c>
+      <c r="K38" s="40">
+        <v>3012</v>
+      </c>
+      <c r="L38" s="40">
+        <v>2367.06</v>
+      </c>
+      <c r="M38" s="40">
+        <v>2367.06</v>
+      </c>
+      <c r="N38" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O38"/>
+      <c r="P38"/>
+    </row>
+    <row r="39" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39"/>
+      <c r="B39" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C39" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D39" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="E39" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F39" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G39" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H39" s="38" t="s">
+        <v>55</v>
+      </c>
+      <c r="I39" s="39">
+        <v>10</v>
+      </c>
+      <c r="J39" s="40">
+        <v>5021</v>
+      </c>
+      <c r="K39" s="40">
+        <v>3012</v>
+      </c>
+      <c r="L39" s="40">
+        <v>2367.06</v>
+      </c>
+      <c r="M39" s="40">
+        <v>2367.06</v>
+      </c>
+      <c r="N39" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O39"/>
+      <c r="P39"/>
+    </row>
+    <row r="40" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40"/>
+      <c r="B40" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C40" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D40" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="E40" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F40" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G40" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H40" s="38" t="s">
+        <v>55</v>
+      </c>
+      <c r="I40" s="39">
+        <v>11</v>
+      </c>
+      <c r="J40" s="40">
+        <v>5021</v>
+      </c>
+      <c r="K40" s="40">
+        <v>3012</v>
+      </c>
+      <c r="L40" s="40">
+        <v>2367.06</v>
+      </c>
+      <c r="M40" s="40">
+        <v>2367.06</v>
+      </c>
+      <c r="N40" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O40"/>
+      <c r="P40"/>
+    </row>
+    <row r="41" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41"/>
+      <c r="B41" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C41" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D41" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="E41" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F41" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G41" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="H41" s="38" t="s">
+        <v>55</v>
+      </c>
+      <c r="I41" s="39">
+        <v>12</v>
+      </c>
+      <c r="J41" s="40">
+        <v>5021</v>
+      </c>
+      <c r="K41" s="40">
+        <v>3012</v>
+      </c>
+      <c r="L41" s="40">
+        <v>2367.06</v>
+      </c>
+      <c r="M41" s="40">
+        <v>2367.06</v>
+      </c>
+      <c r="N41" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O41"/>
+      <c r="P41"/>
+    </row>
+    <row r="42" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42"/>
+      <c r="B42" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="C42" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="D42" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E42" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F42" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G42" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H42" s="34" t="s">
+        <v>68</v>
+      </c>
+      <c r="I42" s="35">
+        <v>13</v>
+      </c>
+      <c r="J42" s="36">
+        <v>167145</v>
+      </c>
+      <c r="K42" s="36">
+        <v>99299</v>
+      </c>
+      <c r="L42" s="36">
+        <v>69191.7</v>
+      </c>
+      <c r="M42" s="36">
+        <v>69191.7</v>
+      </c>
+      <c r="N42" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O42"/>
+      <c r="P42"/>
+    </row>
+    <row r="43" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43"/>
+      <c r="B43" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C43" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D43" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E43" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="F43" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G43" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H43" s="38" t="s">
+        <v>68</v>
+      </c>
+      <c r="I43" s="39">
+        <v>14</v>
+      </c>
+      <c r="J43" s="40">
+        <v>167145</v>
+      </c>
+      <c r="K43" s="40">
+        <v>99299</v>
+      </c>
+      <c r="L43" s="40">
+        <v>69191.7</v>
+      </c>
+      <c r="M43" s="40">
+        <v>69191.7</v>
+      </c>
+      <c r="N43" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O43"/>
+      <c r="P43"/>
+    </row>
+    <row r="44" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44"/>
+      <c r="B44" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C44" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D44" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E44" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F44" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G44" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H44" s="38" t="s">
+        <v>68</v>
+      </c>
+      <c r="I44" s="39">
+        <v>15</v>
+      </c>
+      <c r="J44" s="40">
+        <v>167145</v>
+      </c>
+      <c r="K44" s="40">
+        <v>99299</v>
+      </c>
+      <c r="L44" s="40">
+        <v>69191.7</v>
+      </c>
+      <c r="M44" s="40">
+        <v>69191.7</v>
+      </c>
+      <c r="N44" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O44"/>
+      <c r="P44"/>
+    </row>
+    <row r="45" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45"/>
+      <c r="B45" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C45" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D45" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E45" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F45" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G45" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H45" s="38" t="s">
+        <v>68</v>
+      </c>
+      <c r="I45" s="39">
+        <v>16</v>
+      </c>
+      <c r="J45" s="40">
+        <v>167145</v>
+      </c>
+      <c r="K45" s="40">
+        <v>99299</v>
+      </c>
+      <c r="L45" s="40">
+        <v>69191.7</v>
+      </c>
+      <c r="M45" s="40">
+        <v>69191.7</v>
+      </c>
+      <c r="N45" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O45"/>
+      <c r="P45"/>
+    </row>
+    <row r="46" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46"/>
+      <c r="B46" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C46" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D46" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E46" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F46" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G46" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="H46" s="38" t="s">
+        <v>100</v>
+      </c>
+      <c r="I46" s="39">
+        <v>18</v>
+      </c>
+      <c r="J46" s="40">
+        <v>2248</v>
+      </c>
+      <c r="K46" s="40">
+        <v>1228</v>
+      </c>
+      <c r="L46" s="40">
+        <v>644.61</v>
+      </c>
+      <c r="M46" s="40">
+        <v>644.61</v>
+      </c>
+      <c r="N46" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O46"/>
+      <c r="P46"/>
+    </row>
+    <row r="47" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47"/>
+      <c r="B47" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C47" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D47" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E47" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F47" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G47" s="31" t="s">
+        <v>48</v>
+      </c>
+      <c r="H47" s="38" t="s">
+        <v>88</v>
+      </c>
+      <c r="I47" s="39">
+        <v>19</v>
+      </c>
+      <c r="J47" s="40">
+        <v>1446.88</v>
+      </c>
+      <c r="K47" s="40">
+        <v>726.88</v>
+      </c>
+      <c r="L47" s="40">
+        <v>669.06</v>
+      </c>
+      <c r="M47" s="40">
+        <v>669.06</v>
+      </c>
+      <c r="N47" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O47"/>
+      <c r="P47"/>
+    </row>
+    <row r="48" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48"/>
+      <c r="B48" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C48" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D48" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E48" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F48" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G48" s="31" t="s">
+        <v>49</v>
+      </c>
+      <c r="H48" s="38" t="s">
+        <v>89</v>
+      </c>
+      <c r="I48" s="39">
+        <v>20</v>
+      </c>
+      <c r="J48" s="40">
+        <v>620</v>
+      </c>
+      <c r="K48" s="40">
+        <v>0</v>
+      </c>
+      <c r="L48" s="40">
+        <v>0</v>
+      </c>
+      <c r="M48" s="40">
+        <v>0</v>
+      </c>
+      <c r="N48" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O48"/>
+      <c r="P48"/>
+    </row>
+    <row r="49" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A49"/>
+      <c r="B49" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C49" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D49" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E49" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F49" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G49" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="H49" s="38" t="s">
+        <v>75</v>
+      </c>
+      <c r="I49" s="39">
+        <v>21</v>
+      </c>
+      <c r="J49" s="40">
+        <v>374</v>
+      </c>
+      <c r="K49" s="40">
+        <v>0</v>
+      </c>
+      <c r="L49" s="40">
+        <v>0</v>
+      </c>
+      <c r="M49" s="40">
+        <v>0</v>
+      </c>
+      <c r="N49" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O49"/>
+      <c r="P49"/>
+    </row>
+    <row r="50" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A50"/>
+      <c r="B50" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C50" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D50" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E50" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F50" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G50" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="H50" s="38" t="s">
+        <v>91</v>
+      </c>
+      <c r="I50" s="39">
+        <v>22</v>
+      </c>
+      <c r="J50" s="40">
+        <v>656.56</v>
+      </c>
+      <c r="K50" s="40">
+        <v>156.56</v>
+      </c>
+      <c r="L50" s="40">
+        <v>156.56</v>
+      </c>
+      <c r="M50" s="40">
+        <v>156.56</v>
+      </c>
+      <c r="N50" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O50"/>
+      <c r="P50"/>
+    </row>
+    <row r="51" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A51"/>
+      <c r="B51" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C51" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D51" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E51" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F51" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G51" s="31" t="s">
+        <v>101</v>
+      </c>
+      <c r="H51" s="38" t="s">
+        <v>102</v>
+      </c>
+      <c r="I51" s="39">
+        <v>24</v>
+      </c>
+      <c r="J51" s="40">
+        <v>1006.27</v>
+      </c>
+      <c r="K51" s="40">
+        <v>406.27</v>
+      </c>
+      <c r="L51" s="40">
+        <v>406.27</v>
+      </c>
+      <c r="M51" s="40">
+        <v>406.27</v>
+      </c>
+      <c r="N51" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O51"/>
+      <c r="P51"/>
+    </row>
+    <row r="52" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A52"/>
+      <c r="B52" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C52" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D52" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E52" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F52" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G52" s="31" t="s">
+        <v>83</v>
+      </c>
+      <c r="H52" s="38" t="s">
+        <v>84</v>
+      </c>
+      <c r="I52" s="39">
         <v>25</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="18">
+      <c r="J52" s="40">
+        <v>20370.29</v>
+      </c>
+      <c r="K52" s="40">
+        <v>12970.29</v>
+      </c>
+      <c r="L52" s="40">
+        <v>12970.29</v>
+      </c>
+      <c r="M52" s="40">
+        <v>12970.29</v>
+      </c>
+      <c r="N52" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O52"/>
+      <c r="P52"/>
+    </row>
+    <row r="53" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A53"/>
+      <c r="B53" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C53" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D53" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E53" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F53" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G53" s="31" t="s">
+        <v>92</v>
+      </c>
+      <c r="H53" s="38" t="s">
+        <v>93</v>
+      </c>
+      <c r="I53" s="39">
+        <v>26</v>
+      </c>
+      <c r="J53" s="40">
+        <v>487</v>
+      </c>
+      <c r="K53" s="40">
+        <v>0</v>
+      </c>
+      <c r="L53" s="40">
+        <v>0</v>
+      </c>
+      <c r="M53" s="40">
+        <v>0</v>
+      </c>
+      <c r="N53" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O53"/>
+      <c r="P53"/>
+    </row>
+    <row r="54" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A54"/>
+      <c r="B54" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C54" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D54" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E54" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F54" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G54" s="31" t="s">
+        <v>103</v>
+      </c>
+      <c r="H54" s="38" t="s">
+        <v>104</v>
+      </c>
+      <c r="I54" s="39">
+        <v>28</v>
+      </c>
+      <c r="J54" s="40">
+        <v>114865</v>
+      </c>
+      <c r="K54" s="40">
+        <v>70917</v>
+      </c>
+      <c r="L54" s="40">
+        <v>41450.910000000003</v>
+      </c>
+      <c r="M54" s="40">
+        <v>41450.910000000003</v>
+      </c>
+      <c r="N54" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O54"/>
+      <c r="P54"/>
+    </row>
+    <row r="55" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A55"/>
+      <c r="B55" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C55" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D55" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E55" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F55" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G55" s="31" t="s">
+        <v>94</v>
+      </c>
+      <c r="H55" s="38" t="s">
+        <v>95</v>
+      </c>
+      <c r="I55" s="39">
+        <v>29</v>
+      </c>
+      <c r="J55" s="40">
+        <v>6369.85</v>
+      </c>
+      <c r="K55" s="40">
+        <v>2269.85</v>
+      </c>
+      <c r="L55" s="40">
+        <v>2269.85</v>
+      </c>
+      <c r="M55" s="40">
+        <v>2269.85</v>
+      </c>
+      <c r="N55" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O55"/>
+      <c r="P55"/>
+    </row>
+    <row r="56" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A56"/>
+      <c r="B56" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C56" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D56" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E56" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F56" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G56" s="31" t="s">
+        <v>69</v>
+      </c>
+      <c r="H56" s="38" t="s">
+        <v>70</v>
+      </c>
+      <c r="I56" s="39">
+        <v>33</v>
+      </c>
+      <c r="J56" s="40">
+        <v>18701.150000000001</v>
+      </c>
+      <c r="K56" s="40">
+        <v>10624.15</v>
+      </c>
+      <c r="L56" s="40">
+        <v>10624.15</v>
+      </c>
+      <c r="M56" s="40">
+        <v>10624.15</v>
+      </c>
+      <c r="N56" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O56"/>
+      <c r="P56"/>
+    </row>
+    <row r="57" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A57"/>
+      <c r="B57" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="C57" s="33" t="s">
+        <v>50</v>
+      </c>
+      <c r="D57" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E57" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F57" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G57" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H57" s="34" t="s">
+        <v>96</v>
+      </c>
+      <c r="I57" s="35">
+        <v>112</v>
+      </c>
+      <c r="J57" s="36">
+        <v>13661.4</v>
+      </c>
+      <c r="K57" s="36">
+        <v>8635.4</v>
+      </c>
+      <c r="L57" s="36">
+        <v>6569.61</v>
+      </c>
+      <c r="M57" s="36">
+        <v>6569.61</v>
+      </c>
+      <c r="N57" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O57"/>
+      <c r="P57"/>
+    </row>
+    <row r="58" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A58"/>
+      <c r="B58" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C58" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="D58" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="E58" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="F58" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G58" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H58" s="38" t="s">
+        <v>105</v>
+      </c>
+      <c r="I58" s="39">
+        <v>118</v>
+      </c>
+      <c r="J58" s="40">
+        <v>13428</v>
+      </c>
+      <c r="K58" s="40">
+        <v>8402</v>
+      </c>
+      <c r="L58" s="40">
+        <v>6336.21</v>
+      </c>
+      <c r="M58" s="40">
+        <v>6336.21</v>
+      </c>
+      <c r="N58" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O58"/>
+      <c r="P58"/>
+    </row>
+    <row r="59" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A59"/>
+      <c r="B59" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C59" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="D59" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="E59" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F59" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G59" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H59" s="38" t="s">
+        <v>106</v>
+      </c>
+      <c r="I59" s="39">
+        <v>119</v>
+      </c>
+      <c r="J59" s="40">
+        <v>13428</v>
+      </c>
+      <c r="K59" s="40">
+        <v>8402</v>
+      </c>
+      <c r="L59" s="40">
+        <v>6336.21</v>
+      </c>
+      <c r="M59" s="40">
+        <v>6336.21</v>
+      </c>
+      <c r="N59" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O59"/>
+      <c r="P59"/>
+    </row>
+    <row r="60" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A60"/>
+      <c r="B60" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C60" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="D60" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="E60" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F60" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G60" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H60" s="38" t="s">
+        <v>106</v>
+      </c>
+      <c r="I60" s="39">
+        <v>120</v>
+      </c>
+      <c r="J60" s="40">
+        <v>13428</v>
+      </c>
+      <c r="K60" s="40">
+        <v>8402</v>
+      </c>
+      <c r="L60" s="40">
+        <v>6336.21</v>
+      </c>
+      <c r="M60" s="40">
+        <v>6336.21</v>
+      </c>
+      <c r="N60" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O60"/>
+      <c r="P60"/>
+    </row>
+    <row r="61" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A61"/>
+      <c r="B61" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C61" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="D61" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="E61" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F61" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G61" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="H61" s="38" t="s">
+        <v>107</v>
+      </c>
+      <c r="I61" s="39">
+        <v>122</v>
+      </c>
+      <c r="J61" s="40">
+        <v>13428</v>
+      </c>
+      <c r="K61" s="40">
+        <v>8402</v>
+      </c>
+      <c r="L61" s="40">
+        <v>6336.21</v>
+      </c>
+      <c r="M61" s="40">
+        <v>6336.21</v>
+      </c>
+      <c r="N61" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O61"/>
+      <c r="P61"/>
+    </row>
+    <row r="62" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A62"/>
+      <c r="B62" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C62" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="D62" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="E62" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="F62" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G62" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H62" s="38" t="s">
+        <v>97</v>
+      </c>
+      <c r="I62" s="39">
+        <v>126</v>
+      </c>
+      <c r="J62" s="40">
+        <v>233.4</v>
+      </c>
+      <c r="K62" s="40">
+        <v>233.4</v>
+      </c>
+      <c r="L62" s="40">
+        <v>233.4</v>
+      </c>
+      <c r="M62" s="40">
+        <v>233.4</v>
+      </c>
+      <c r="N62" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O62"/>
+      <c r="P62"/>
+    </row>
+    <row r="63" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A63"/>
+      <c r="B63" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C63" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="D63" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="E63" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F63" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G63" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H63" s="38" t="s">
+        <v>97</v>
+      </c>
+      <c r="I63" s="39">
+        <v>127</v>
+      </c>
+      <c r="J63" s="40">
+        <v>233.4</v>
+      </c>
+      <c r="K63" s="40">
+        <v>233.4</v>
+      </c>
+      <c r="L63" s="40">
+        <v>233.4</v>
+      </c>
+      <c r="M63" s="40">
+        <v>233.4</v>
+      </c>
+      <c r="N63" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O63"/>
+      <c r="P63"/>
+    </row>
+    <row r="64" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A64"/>
+      <c r="B64" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C64" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="D64" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="E64" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F64" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G64" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H64" s="38" t="s">
+        <v>97</v>
+      </c>
+      <c r="I64" s="39">
+        <v>128</v>
+      </c>
+      <c r="J64" s="40">
+        <v>233.4</v>
+      </c>
+      <c r="K64" s="40">
+        <v>233.4</v>
+      </c>
+      <c r="L64" s="40">
+        <v>233.4</v>
+      </c>
+      <c r="M64" s="40">
+        <v>233.4</v>
+      </c>
+      <c r="N64" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O64"/>
+      <c r="P64"/>
+    </row>
+    <row r="65" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A65"/>
+      <c r="B65" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C65" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="D65" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="E65" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F65" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G65" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="H65" s="38" t="s">
+        <v>98</v>
+      </c>
+      <c r="I65" s="39">
+        <v>129</v>
+      </c>
+      <c r="J65" s="40">
+        <v>233.4</v>
+      </c>
+      <c r="K65" s="40">
+        <v>233.4</v>
+      </c>
+      <c r="L65" s="40">
+        <v>233.4</v>
+      </c>
+      <c r="M65" s="40">
+        <v>233.4</v>
+      </c>
+      <c r="N65" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O65"/>
+      <c r="P65"/>
+    </row>
+    <row r="66" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A66"/>
+      <c r="B66" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="C66" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D66" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E66" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F66" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G66" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H66" s="34" t="s">
+        <v>56</v>
+      </c>
+      <c r="I66" s="35">
+        <v>342</v>
+      </c>
+      <c r="J66" s="36">
+        <v>531880</v>
+      </c>
+      <c r="K66" s="36">
+        <v>318484</v>
+      </c>
+      <c r="L66" s="36">
+        <v>241815.85</v>
+      </c>
+      <c r="M66" s="36">
+        <v>241815.85</v>
+      </c>
+      <c r="N66" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O66"/>
+      <c r="P66"/>
+    </row>
+    <row r="67" spans="1:16" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A67"/>
+      <c r="B67" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="C67" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="D67" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="E67" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="F67" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="G67" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="H67" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="I67" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="J67" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="K67" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="L67" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="M67" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="N67" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="O67"/>
+      <c r="P67"/>
+    </row>
+    <row r="68" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A68"/>
+      <c r="B68" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="C68" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D68" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E68" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F68" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G68" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="H68" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="I68" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J68" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="K68" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L68" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="M68" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="N68" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O68"/>
+      <c r="P68"/>
+    </row>
+    <row r="69" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A69"/>
+      <c r="B69" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C69" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D69" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E69" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="F69" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="G69" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="H69" s="43" t="s">
+        <v>57</v>
+      </c>
+      <c r="I69" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J69" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="K69" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L69" s="56" t="s">
+        <v>124</v>
+      </c>
+      <c r="M69" s="51"/>
+      <c r="N69" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="O69"/>
+      <c r="P69"/>
+    </row>
+    <row r="70" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A70"/>
+      <c r="B70" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C70" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D70" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E70" s="57" t="s">
+        <v>58</v>
+      </c>
+      <c r="F70" s="47"/>
+      <c r="G70" s="47"/>
+      <c r="H70" s="47"/>
+      <c r="I70" s="47"/>
+      <c r="J70" s="44" t="s">
+        <v>59</v>
+      </c>
+      <c r="K70" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L70" s="48" t="s">
+        <v>60</v>
+      </c>
+      <c r="M70" s="49"/>
+      <c r="N70" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="O70"/>
+      <c r="P70"/>
+    </row>
+    <row r="71" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A71"/>
+      <c r="B71" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C71" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D71" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E71" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F71" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G71" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="H71" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="I71" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J71" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="K71" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L71" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="M71" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="N71" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O71"/>
+      <c r="P71"/>
+    </row>
+    <row r="72" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A72"/>
+      <c r="B72" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C72" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D72" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E72" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F72" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G72" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="H72" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="I72" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J72" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="K72" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L72" s="46" t="s">
+        <v>62</v>
+      </c>
+      <c r="M72" s="47"/>
+      <c r="N72" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="O72"/>
+      <c r="P72"/>
+    </row>
+    <row r="73" spans="1:16" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A73"/>
+      <c r="B73" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C73" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D73" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E73" s="48" t="s">
+        <v>63</v>
+      </c>
+      <c r="F73" s="49"/>
+      <c r="G73" s="49"/>
+      <c r="H73" s="49"/>
+      <c r="I73" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J73" s="44" t="s">
+        <v>59</v>
+      </c>
+      <c r="K73" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L73" s="48" t="s">
+        <v>60</v>
+      </c>
+      <c r="M73" s="49"/>
+      <c r="N73" s="5"/>
+      <c r="O73"/>
+      <c r="P73"/>
+    </row>
+    <row r="74" spans="1:16" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A74"/>
+      <c r="B74"/>
+      <c r="C74"/>
+      <c r="D74"/>
+      <c r="E74"/>
+      <c r="F74"/>
+      <c r="G74"/>
+      <c r="H74"/>
+      <c r="I74"/>
+      <c r="J74"/>
+      <c r="K74"/>
+      <c r="L74"/>
+      <c r="M74"/>
+      <c r="N74"/>
+      <c r="O74"/>
+      <c r="P74"/>
+    </row>
+    <row r="75" spans="1:16" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A75"/>
+      <c r="B75"/>
+      <c r="C75"/>
+      <c r="D75"/>
+      <c r="E75"/>
+      <c r="F75"/>
+      <c r="G75"/>
+      <c r="H75"/>
+      <c r="I75"/>
+      <c r="J75"/>
+      <c r="K75"/>
+      <c r="L75"/>
+      <c r="M75"/>
+      <c r="N75"/>
+      <c r="O75"/>
+      <c r="P75"/>
+    </row>
+  </sheetData>
+  <mergeCells count="35">
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="J3:M3"/>
+    <mergeCell ref="B5:M5"/>
+    <mergeCell ref="B6:M6"/>
+    <mergeCell ref="B7:M7"/>
+    <mergeCell ref="B8:M8"/>
+    <mergeCell ref="B9:M9"/>
+    <mergeCell ref="B10:M10"/>
+    <mergeCell ref="H11:L11"/>
+    <mergeCell ref="H12:L12"/>
+    <mergeCell ref="C14:M14"/>
+    <mergeCell ref="B16:M16"/>
+    <mergeCell ref="H17:L17"/>
+    <mergeCell ref="H18:L18"/>
+    <mergeCell ref="B19:M19"/>
+    <mergeCell ref="K21:L21"/>
+    <mergeCell ref="J22:L22"/>
+    <mergeCell ref="H23:K23"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="H25:I25"/>
+    <mergeCell ref="J25:M25"/>
+    <mergeCell ref="H26:I26"/>
+    <mergeCell ref="B27:L27"/>
+    <mergeCell ref="B28:G28"/>
+    <mergeCell ref="J28:K28"/>
+    <mergeCell ref="B29:G29"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="L72:M72"/>
+    <mergeCell ref="E73:H73"/>
+    <mergeCell ref="L73:M73"/>
+    <mergeCell ref="B30:G30"/>
+    <mergeCell ref="B31:G31"/>
+    <mergeCell ref="L69:M69"/>
+    <mergeCell ref="E70:I70"/>
+    <mergeCell ref="L70:M70"/>
+  </mergeCells>
+  <pageMargins left="0.196850393700787" right="0.196850393700787" top="0.98425196850393704" bottom="0.98425196850393704" header="0.98425196850393704" footer="0.98425196850393704"/>
+  <pageSetup paperSize="9" fitToHeight="0" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
+  <headerFooter alignWithMargins="0"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:P82"/>
+  <sheetViews>
+    <sheetView showGridLines="0" topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="L76" sqref="L76:M76"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="0.6640625" style="1" customWidth="1"/>
+    <col min="2" max="7" width="2.6640625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="34" style="1" customWidth="1"/>
+    <col min="9" max="9" width="4" style="1" customWidth="1"/>
+    <col min="10" max="10" width="10.88671875" style="1" customWidth="1"/>
+    <col min="11" max="11" width="10.33203125" style="1" customWidth="1"/>
+    <col min="12" max="12" width="11.88671875" style="1" customWidth="1"/>
+    <col min="13" max="13" width="11.44140625" style="1" customWidth="1"/>
+    <col min="14" max="14" width="0.5546875" style="1" customWidth="1"/>
+    <col min="15" max="15" width="0" style="1" hidden="1" customWidth="1"/>
+    <col min="16" max="16" width="12.5546875" style="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" ht="3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1"/>
+      <c r="B1"/>
+      <c r="C1"/>
+      <c r="D1"/>
+      <c r="E1"/>
+      <c r="F1"/>
+      <c r="G1"/>
+      <c r="H1"/>
+      <c r="I1"/>
+      <c r="J1"/>
+      <c r="K1"/>
+      <c r="L1"/>
+      <c r="M1"/>
+      <c r="N1"/>
+      <c r="O1"/>
+      <c r="P1"/>
+    </row>
+    <row r="2" spans="1:16" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2"/>
+      <c r="B2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="I2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="J2" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="B19" s="18">
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O2"/>
+      <c r="P2"/>
+    </row>
+    <row r="3" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3"/>
+      <c r="B3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H3" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="I3" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="J3" s="74" t="s">
         <v>2</v>
       </c>
-      <c r="C19" s="18">
+      <c r="K3" s="47"/>
+      <c r="L3" s="47"/>
+      <c r="M3" s="47"/>
+      <c r="N3" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O3"/>
+      <c r="P3"/>
+    </row>
+    <row r="4" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4"/>
+      <c r="B4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="J4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="K4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="L4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="M4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O4"/>
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16" ht="28.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5"/>
+      <c r="B5" s="75" t="s">
         <v>3</v>
       </c>
-      <c r="D19" s="18">
+      <c r="C5" s="47"/>
+      <c r="D5" s="47"/>
+      <c r="E5" s="47"/>
+      <c r="F5" s="47"/>
+      <c r="G5" s="47"/>
+      <c r="H5" s="47"/>
+      <c r="I5" s="47"/>
+      <c r="J5" s="47"/>
+      <c r="K5" s="47"/>
+      <c r="L5" s="47"/>
+      <c r="M5" s="47"/>
+      <c r="N5" s="5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+    </row>
+    <row r="6" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6"/>
+      <c r="B6" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="C6" s="47"/>
+      <c r="D6" s="47"/>
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="47"/>
+      <c r="I6" s="47"/>
+      <c r="J6" s="47"/>
+      <c r="K6" s="47"/>
+      <c r="L6" s="47"/>
+      <c r="M6" s="47"/>
+      <c r="N6" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="O6"/>
+      <c r="P6"/>
+    </row>
+    <row r="7" spans="1:16" ht="18.45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7"/>
+      <c r="B7" s="77" t="s">
         <v>4</v>
       </c>
-      <c r="E19" s="18">
+      <c r="C7" s="51"/>
+      <c r="D7" s="51"/>
+      <c r="E7" s="51"/>
+      <c r="F7" s="51"/>
+      <c r="G7" s="51"/>
+      <c r="H7" s="51"/>
+      <c r="I7" s="51"/>
+      <c r="J7" s="51"/>
+      <c r="K7" s="51"/>
+      <c r="L7" s="51"/>
+      <c r="M7" s="51"/>
+      <c r="N7" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="O7"/>
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8"/>
+      <c r="B8" s="70" t="s">
         <v>5</v>
       </c>
-      <c r="F19" s="18">
+      <c r="C8" s="47"/>
+      <c r="D8" s="47"/>
+      <c r="E8" s="47"/>
+      <c r="F8" s="47"/>
+      <c r="G8" s="47"/>
+      <c r="H8" s="47"/>
+      <c r="I8" s="47"/>
+      <c r="J8" s="47"/>
+      <c r="K8" s="47"/>
+      <c r="L8" s="47"/>
+      <c r="M8" s="47"/>
+      <c r="N8" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O8"/>
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16" ht="22.65" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9"/>
+      <c r="B9" s="72" t="s">
         <v>6</v>
       </c>
-      <c r="G19" s="18">
+      <c r="C9" s="47"/>
+      <c r="D9" s="47"/>
+      <c r="E9" s="47"/>
+      <c r="F9" s="47"/>
+      <c r="G9" s="47"/>
+      <c r="H9" s="47"/>
+      <c r="I9" s="47"/>
+      <c r="J9" s="47"/>
+      <c r="K9" s="47"/>
+      <c r="L9" s="47"/>
+      <c r="M9" s="47"/>
+      <c r="N9" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="O9"/>
+      <c r="P9"/>
+    </row>
+    <row r="10" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10"/>
+      <c r="B10" s="68" t="s">
         <v>7</v>
       </c>
-      <c r="H19" s="18">
+      <c r="C10" s="47"/>
+      <c r="D10" s="47"/>
+      <c r="E10" s="47"/>
+      <c r="F10" s="47"/>
+      <c r="G10" s="47"/>
+      <c r="H10" s="47"/>
+      <c r="I10" s="47"/>
+      <c r="J10" s="47"/>
+      <c r="K10" s="47"/>
+      <c r="L10" s="47"/>
+      <c r="M10" s="47"/>
+      <c r="N10" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O10"/>
+      <c r="P10"/>
+    </row>
+    <row r="11" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11"/>
+      <c r="B11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H11" s="73" t="s">
         <v>8</v>
       </c>
-      <c r="I19" s="18">
+      <c r="I11" s="47"/>
+      <c r="J11" s="47"/>
+      <c r="K11" s="47"/>
+      <c r="L11" s="47"/>
+      <c r="M11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O11"/>
+      <c r="P11"/>
+    </row>
+    <row r="12" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12"/>
+      <c r="B12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H12" s="70" t="s">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="19" t="s">
+      <c r="I12" s="47"/>
+      <c r="J12" s="47"/>
+      <c r="K12" s="47"/>
+      <c r="L12" s="47"/>
+      <c r="M12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O12"/>
+      <c r="P12"/>
+    </row>
+    <row r="13" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13"/>
+      <c r="B13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="I13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="J13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="K13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="L13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="M13" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="N13" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O13"/>
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14"/>
+      <c r="B14" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="68" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" s="47"/>
+      <c r="E14" s="47"/>
+      <c r="F14" s="47"/>
+      <c r="G14" s="47"/>
+      <c r="H14" s="47"/>
+      <c r="I14" s="47"/>
+      <c r="J14" s="47"/>
+      <c r="K14" s="47"/>
+      <c r="L14" s="47"/>
+      <c r="M14" s="47"/>
+      <c r="N14" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O14"/>
+      <c r="P14"/>
+    </row>
+    <row r="15" spans="1:16" ht="8.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15"/>
+      <c r="B15" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="D15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="F15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="I15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="J15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="K15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="L15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="M15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="N15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O15"/>
+      <c r="P15"/>
+    </row>
+    <row r="16" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16"/>
+      <c r="B16" s="69" t="s">
+        <v>11</v>
+      </c>
+      <c r="C16" s="47"/>
+      <c r="D16" s="47"/>
+      <c r="E16" s="47"/>
+      <c r="F16" s="47"/>
+      <c r="G16" s="47"/>
+      <c r="H16" s="47"/>
+      <c r="I16" s="47"/>
+      <c r="J16" s="47"/>
+      <c r="K16" s="47"/>
+      <c r="L16" s="47"/>
+      <c r="M16" s="47"/>
+      <c r="N16" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="O16"/>
+      <c r="P16"/>
+    </row>
+    <row r="17" spans="1:16" ht="11.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17"/>
+      <c r="B17" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="D17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="F17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H17" s="70" t="s">
+        <v>12</v>
+      </c>
+      <c r="I17" s="47"/>
+      <c r="J17" s="47"/>
+      <c r="K17" s="47"/>
+      <c r="L17" s="47"/>
+      <c r="M17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="N17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O17"/>
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18"/>
+      <c r="B18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H18" s="71" t="s">
+        <v>13</v>
+      </c>
+      <c r="I18" s="47"/>
+      <c r="J18" s="47"/>
+      <c r="K18" s="47"/>
+      <c r="L18" s="47"/>
+      <c r="M18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O18"/>
+      <c r="P18"/>
+    </row>
+    <row r="19" spans="1:16" ht="11.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19"/>
+      <c r="B19" s="70" t="s">
+        <v>14</v>
+      </c>
+      <c r="C19" s="47"/>
+      <c r="D19" s="47"/>
+      <c r="E19" s="47"/>
+      <c r="F19" s="47"/>
+      <c r="G19" s="47"/>
+      <c r="H19" s="47"/>
+      <c r="I19" s="47"/>
+      <c r="J19" s="47"/>
+      <c r="K19" s="47"/>
+      <c r="L19" s="47"/>
+      <c r="M19" s="47"/>
+      <c r="N19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O19"/>
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20"/>
+      <c r="B20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="C20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="D20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="F20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="G20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="H20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J20" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="K20" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="L20" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M20" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="N20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O20"/>
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21"/>
+      <c r="B21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H21" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="I21" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="J21" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="K21" s="58" t="s">
+        <v>16</v>
+      </c>
+      <c r="L21" s="59"/>
+      <c r="M21" s="17">
+        <v>46</v>
+      </c>
+      <c r="N21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O21"/>
+      <c r="P21"/>
+    </row>
+    <row r="22" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22"/>
+      <c r="B22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H22" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="I22" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J22" s="58" t="s">
+        <v>17</v>
+      </c>
+      <c r="K22" s="47"/>
+      <c r="L22" s="59"/>
+      <c r="M22" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="N22" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O22"/>
+      <c r="P22"/>
+    </row>
+    <row r="23" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23"/>
+      <c r="B23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H23" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="I23" s="47"/>
+      <c r="J23" s="47"/>
+      <c r="K23" s="47"/>
+      <c r="L23" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="M23" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O23"/>
+      <c r="P23"/>
+    </row>
+    <row r="24" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24"/>
+      <c r="B24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="I24" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J24" s="58" t="s">
+        <v>20</v>
+      </c>
+      <c r="K24" s="59"/>
+      <c r="L24" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="M24" s="21"/>
+      <c r="N24" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O24"/>
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25"/>
+      <c r="B25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H25" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="I25" s="47"/>
+      <c r="J25" s="67" t="s">
+        <v>64</v>
+      </c>
+      <c r="K25" s="54"/>
+      <c r="L25" s="54"/>
+      <c r="M25" s="55"/>
+      <c r="N25" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O25"/>
+      <c r="P25"/>
+    </row>
+    <row r="26" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26"/>
+      <c r="B26" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="C26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="D26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="E26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="F26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="H26" s="58" t="s">
+        <v>24</v>
+      </c>
+      <c r="I26" s="59"/>
+      <c r="J26" s="17">
+        <v>9</v>
+      </c>
+      <c r="K26" s="17">
+        <v>2</v>
+      </c>
+      <c r="L26" s="17">
+        <v>1</v>
+      </c>
+      <c r="M26" s="17">
+        <v>1</v>
+      </c>
+      <c r="N26" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O26"/>
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16" ht="28.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27"/>
+      <c r="B27" s="60" t="s">
+        <v>108</v>
+      </c>
+      <c r="C27" s="51"/>
+      <c r="D27" s="51"/>
+      <c r="E27" s="51"/>
+      <c r="F27" s="51"/>
+      <c r="G27" s="51"/>
+      <c r="H27" s="51"/>
+      <c r="I27" s="51"/>
+      <c r="J27" s="51"/>
+      <c r="K27" s="51"/>
+      <c r="L27" s="51"/>
+      <c r="M27" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="B20" s="20">
-[...25 lines deleted...]
-      <c r="A21" s="21" t="s">
+      <c r="N27" s="24"/>
+      <c r="O27"/>
+      <c r="P27"/>
+    </row>
+    <row r="28" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28"/>
+      <c r="B28" s="61" t="s">
         <v>27</v>
       </c>
-      <c r="B21" s="22" t="s">
-[...25 lines deleted...]
-      <c r="A22" s="21" t="s">
+      <c r="C28" s="49"/>
+      <c r="D28" s="49"/>
+      <c r="E28" s="49"/>
+      <c r="F28" s="49"/>
+      <c r="G28" s="62"/>
+      <c r="H28" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="I28" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="J28" s="61" t="s">
+        <v>30</v>
+      </c>
+      <c r="K28" s="62"/>
+      <c r="L28" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="M28" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="N28" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="O28"/>
+      <c r="P28"/>
+    </row>
+    <row r="29" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29"/>
+      <c r="B29" s="63" t="s">
+        <v>33</v>
+      </c>
+      <c r="C29" s="47"/>
+      <c r="D29" s="47"/>
+      <c r="E29" s="47"/>
+      <c r="F29" s="47"/>
+      <c r="G29" s="59"/>
+      <c r="H29" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="I29" s="27" t="s">
+        <v>34</v>
+      </c>
+      <c r="J29" s="64" t="s">
+        <v>35</v>
+      </c>
+      <c r="K29" s="52"/>
+      <c r="L29" s="27" t="s">
+        <v>36</v>
+      </c>
+      <c r="M29" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="N29" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="O29"/>
+      <c r="P29"/>
+    </row>
+    <row r="30" spans="1:16" ht="54.15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30"/>
+      <c r="B30" s="50" t="s">
+        <v>38</v>
+      </c>
+      <c r="C30" s="51"/>
+      <c r="D30" s="51"/>
+      <c r="E30" s="51"/>
+      <c r="F30" s="51"/>
+      <c r="G30" s="52"/>
+      <c r="H30" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="I30" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="J30" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="K30" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="L30" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="M30" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="N30" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="O30"/>
+      <c r="P30"/>
+    </row>
+    <row r="31" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31"/>
+      <c r="B31" s="53" t="s">
+        <v>44</v>
+      </c>
+      <c r="C31" s="54"/>
+      <c r="D31" s="54"/>
+      <c r="E31" s="54"/>
+      <c r="F31" s="54"/>
+      <c r="G31" s="55"/>
+      <c r="H31" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="I31" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="J31" s="31" t="s">
+        <v>47</v>
+      </c>
+      <c r="K31" s="31" t="s">
+        <v>48</v>
+      </c>
+      <c r="L31" s="31" t="s">
+        <v>49</v>
+      </c>
+      <c r="M31" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="N31" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="O31"/>
+      <c r="P31"/>
+    </row>
+    <row r="32" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32"/>
+      <c r="B32" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="C32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H32" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="I32" s="35">
+        <v>1</v>
+      </c>
+      <c r="J32" s="36">
+        <v>392175.85</v>
+      </c>
+      <c r="K32" s="36">
+        <v>242347.85</v>
+      </c>
+      <c r="L32" s="36">
+        <v>175641.93</v>
+      </c>
+      <c r="M32" s="36">
+        <v>175569.33</v>
+      </c>
+      <c r="N32" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O32"/>
+      <c r="P32"/>
+    </row>
+    <row r="33" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33"/>
+      <c r="B33" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="C33" s="33" t="s">
+        <v>44</v>
+      </c>
+      <c r="D33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H33" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="I33" s="35">
+        <v>2</v>
+      </c>
+      <c r="J33" s="36">
+        <v>294122.92</v>
+      </c>
+      <c r="K33" s="36">
+        <v>176071.92</v>
+      </c>
+      <c r="L33" s="36">
+        <v>120756.95</v>
+      </c>
+      <c r="M33" s="36">
+        <v>120756.95</v>
+      </c>
+      <c r="N33" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O33"/>
+      <c r="P33"/>
+    </row>
+    <row r="34" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34"/>
+      <c r="B34" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C34" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D34" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E34" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="F34" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G34" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H34" s="38" t="s">
+        <v>53</v>
+      </c>
+      <c r="I34" s="39">
+        <v>3</v>
+      </c>
+      <c r="J34" s="40">
+        <v>289904.92</v>
+      </c>
+      <c r="K34" s="40">
+        <v>173540.92</v>
+      </c>
+      <c r="L34" s="40">
+        <v>118984.3</v>
+      </c>
+      <c r="M34" s="40">
+        <v>118984.3</v>
+      </c>
+      <c r="N34" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O34"/>
+      <c r="P34"/>
+    </row>
+    <row r="35" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35"/>
+      <c r="B35" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C35" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D35" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E35" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F35" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G35" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H35" s="38" t="s">
+        <v>53</v>
+      </c>
+      <c r="I35" s="39">
+        <v>4</v>
+      </c>
+      <c r="J35" s="40">
+        <v>289904.92</v>
+      </c>
+      <c r="K35" s="40">
+        <v>173540.92</v>
+      </c>
+      <c r="L35" s="40">
+        <v>118984.3</v>
+      </c>
+      <c r="M35" s="40">
+        <v>118984.3</v>
+      </c>
+      <c r="N35" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O35"/>
+      <c r="P35"/>
+    </row>
+    <row r="36" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36"/>
+      <c r="B36" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C36" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D36" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E36" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F36" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G36" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H36" s="38" t="s">
+        <v>54</v>
+      </c>
+      <c r="I36" s="39">
+        <v>5</v>
+      </c>
+      <c r="J36" s="40">
+        <v>289904.92</v>
+      </c>
+      <c r="K36" s="40">
+        <v>173540.92</v>
+      </c>
+      <c r="L36" s="40">
+        <v>118984.3</v>
+      </c>
+      <c r="M36" s="40">
+        <v>118984.3</v>
+      </c>
+      <c r="N36" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O36"/>
+      <c r="P36"/>
+    </row>
+    <row r="37" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37"/>
+      <c r="B37" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="H37" s="38" t="s">
+        <v>54</v>
+      </c>
+      <c r="I37" s="39">
+        <v>6</v>
+      </c>
+      <c r="J37" s="40">
+        <v>289904.92</v>
+      </c>
+      <c r="K37" s="40">
+        <v>173540.92</v>
+      </c>
+      <c r="L37" s="40">
+        <v>118984.3</v>
+      </c>
+      <c r="M37" s="40">
+        <v>118984.3</v>
+      </c>
+      <c r="N37" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O37"/>
+      <c r="P37"/>
+    </row>
+    <row r="38" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38"/>
+      <c r="B38" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C38" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D38" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="E38" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="F38" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G38" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H38" s="38" t="s">
+        <v>55</v>
+      </c>
+      <c r="I38" s="39">
+        <v>9</v>
+      </c>
+      <c r="J38" s="40">
+        <v>4218</v>
+      </c>
+      <c r="K38" s="40">
+        <v>2531</v>
+      </c>
+      <c r="L38" s="40">
+        <v>1772.65</v>
+      </c>
+      <c r="M38" s="40">
+        <v>1772.65</v>
+      </c>
+      <c r="N38" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O38"/>
+      <c r="P38"/>
+    </row>
+    <row r="39" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39"/>
+      <c r="B39" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C39" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D39" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="E39" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F39" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G39" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H39" s="38" t="s">
+        <v>55</v>
+      </c>
+      <c r="I39" s="39">
+        <v>10</v>
+      </c>
+      <c r="J39" s="40">
+        <v>4218</v>
+      </c>
+      <c r="K39" s="40">
+        <v>2531</v>
+      </c>
+      <c r="L39" s="40">
+        <v>1772.65</v>
+      </c>
+      <c r="M39" s="40">
+        <v>1772.65</v>
+      </c>
+      <c r="N39" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O39"/>
+      <c r="P39"/>
+    </row>
+    <row r="40" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40"/>
+      <c r="B40" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C40" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D40" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="E40" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F40" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G40" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H40" s="38" t="s">
+        <v>55</v>
+      </c>
+      <c r="I40" s="39">
+        <v>11</v>
+      </c>
+      <c r="J40" s="40">
+        <v>4218</v>
+      </c>
+      <c r="K40" s="40">
+        <v>2531</v>
+      </c>
+      <c r="L40" s="40">
+        <v>1772.65</v>
+      </c>
+      <c r="M40" s="40">
+        <v>1772.65</v>
+      </c>
+      <c r="N40" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O40"/>
+      <c r="P40"/>
+    </row>
+    <row r="41" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41"/>
+      <c r="B41" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C41" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D41" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="E41" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F41" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G41" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="H41" s="38" t="s">
+        <v>55</v>
+      </c>
+      <c r="I41" s="39">
+        <v>12</v>
+      </c>
+      <c r="J41" s="40">
+        <v>4218</v>
+      </c>
+      <c r="K41" s="40">
+        <v>2531</v>
+      </c>
+      <c r="L41" s="40">
+        <v>1772.65</v>
+      </c>
+      <c r="M41" s="40">
+        <v>1772.65</v>
+      </c>
+      <c r="N41" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O41"/>
+      <c r="P41"/>
+    </row>
+    <row r="42" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42"/>
+      <c r="B42" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="C42" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="D42" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E42" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F42" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G42" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H42" s="34" t="s">
+        <v>68</v>
+      </c>
+      <c r="I42" s="35">
+        <v>13</v>
+      </c>
+      <c r="J42" s="36">
+        <v>88420.85</v>
+      </c>
+      <c r="K42" s="36">
+        <v>60307.85</v>
+      </c>
+      <c r="L42" s="36">
+        <v>49193.8</v>
+      </c>
+      <c r="M42" s="36">
+        <v>49121.2</v>
+      </c>
+      <c r="N42" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O42"/>
+      <c r="P42"/>
+    </row>
+    <row r="43" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43"/>
+      <c r="B43" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C43" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D43" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E43" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="F43" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G43" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H43" s="38" t="s">
+        <v>68</v>
+      </c>
+      <c r="I43" s="39">
+        <v>14</v>
+      </c>
+      <c r="J43" s="40">
+        <v>88420.85</v>
+      </c>
+      <c r="K43" s="40">
+        <v>60307.85</v>
+      </c>
+      <c r="L43" s="40">
+        <v>49193.8</v>
+      </c>
+      <c r="M43" s="40">
+        <v>49121.2</v>
+      </c>
+      <c r="N43" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O43"/>
+      <c r="P43"/>
+    </row>
+    <row r="44" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44"/>
+      <c r="B44" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C44" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D44" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E44" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F44" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G44" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H44" s="38" t="s">
+        <v>68</v>
+      </c>
+      <c r="I44" s="39">
+        <v>15</v>
+      </c>
+      <c r="J44" s="40">
+        <v>88420.85</v>
+      </c>
+      <c r="K44" s="40">
+        <v>60307.85</v>
+      </c>
+      <c r="L44" s="40">
+        <v>49193.8</v>
+      </c>
+      <c r="M44" s="40">
+        <v>49121.2</v>
+      </c>
+      <c r="N44" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O44"/>
+      <c r="P44"/>
+    </row>
+    <row r="45" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45"/>
+      <c r="B45" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C45" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D45" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E45" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F45" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G45" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H45" s="38" t="s">
+        <v>68</v>
+      </c>
+      <c r="I45" s="39">
+        <v>16</v>
+      </c>
+      <c r="J45" s="40">
+        <v>88420.85</v>
+      </c>
+      <c r="K45" s="40">
+        <v>60307.85</v>
+      </c>
+      <c r="L45" s="40">
+        <v>49193.8</v>
+      </c>
+      <c r="M45" s="40">
+        <v>49121.2</v>
+      </c>
+      <c r="N45" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O45"/>
+      <c r="P45"/>
+    </row>
+    <row r="46" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46"/>
+      <c r="B46" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C46" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D46" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E46" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F46" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G46" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="H46" s="38" t="s">
+        <v>100</v>
+      </c>
+      <c r="I46" s="39">
+        <v>18</v>
+      </c>
+      <c r="J46" s="40">
+        <v>699.65</v>
+      </c>
+      <c r="K46" s="40">
+        <v>399.65</v>
+      </c>
+      <c r="L46" s="40">
+        <v>226.27</v>
+      </c>
+      <c r="M46" s="40">
+        <v>226.27</v>
+      </c>
+      <c r="N46" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O46"/>
+      <c r="P46"/>
+    </row>
+    <row r="47" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47"/>
+      <c r="B47" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C47" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D47" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E47" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F47" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G47" s="31" t="s">
+        <v>48</v>
+      </c>
+      <c r="H47" s="38" t="s">
+        <v>88</v>
+      </c>
+      <c r="I47" s="39">
+        <v>19</v>
+      </c>
+      <c r="J47" s="40">
+        <v>1982.1</v>
+      </c>
+      <c r="K47" s="40">
+        <v>982.1</v>
+      </c>
+      <c r="L47" s="40">
+        <v>518.5</v>
+      </c>
+      <c r="M47" s="40">
+        <v>518.5</v>
+      </c>
+      <c r="N47" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O47"/>
+      <c r="P47"/>
+    </row>
+    <row r="48" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48"/>
+      <c r="B48" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C48" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D48" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E48" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F48" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G48" s="31" t="s">
+        <v>49</v>
+      </c>
+      <c r="H48" s="38" t="s">
+        <v>89</v>
+      </c>
+      <c r="I48" s="39">
+        <v>20</v>
+      </c>
+      <c r="J48" s="40">
+        <v>1907.72</v>
+      </c>
+      <c r="K48" s="40">
+        <v>1165.72</v>
+      </c>
+      <c r="L48" s="40">
+        <v>1165.72</v>
+      </c>
+      <c r="M48" s="40">
+        <v>1165.72</v>
+      </c>
+      <c r="N48" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O48"/>
+      <c r="P48"/>
+    </row>
+    <row r="49" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A49"/>
+      <c r="B49" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C49" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D49" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E49" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F49" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G49" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="H49" s="38" t="s">
+        <v>75</v>
+      </c>
+      <c r="I49" s="39">
+        <v>21</v>
+      </c>
+      <c r="J49" s="40">
+        <v>962.93</v>
+      </c>
+      <c r="K49" s="40">
+        <v>572.92999999999995</v>
+      </c>
+      <c r="L49" s="40">
+        <v>557.37</v>
+      </c>
+      <c r="M49" s="40">
+        <v>557.37</v>
+      </c>
+      <c r="N49" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O49"/>
+      <c r="P49"/>
+    </row>
+    <row r="50" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A50"/>
+      <c r="B50" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C50" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D50" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E50" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F50" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G50" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="H50" s="38" t="s">
+        <v>91</v>
+      </c>
+      <c r="I50" s="39">
+        <v>22</v>
+      </c>
+      <c r="J50" s="40">
+        <v>745.74</v>
+      </c>
+      <c r="K50" s="40">
+        <v>345.74</v>
+      </c>
+      <c r="L50" s="40">
+        <v>82.51</v>
+      </c>
+      <c r="M50" s="40">
+        <v>82.51</v>
+      </c>
+      <c r="N50" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O50"/>
+      <c r="P50"/>
+    </row>
+    <row r="51" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A51"/>
+      <c r="B51" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C51" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D51" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E51" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F51" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G51" s="31" t="s">
+        <v>101</v>
+      </c>
+      <c r="H51" s="38" t="s">
+        <v>102</v>
+      </c>
+      <c r="I51" s="39">
+        <v>24</v>
+      </c>
+      <c r="J51" s="40">
+        <v>400</v>
+      </c>
+      <c r="K51" s="40">
+        <v>200</v>
+      </c>
+      <c r="L51" s="40">
+        <v>198.72</v>
+      </c>
+      <c r="M51" s="40">
+        <v>198.72</v>
+      </c>
+      <c r="N51" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O51"/>
+      <c r="P51"/>
+    </row>
+    <row r="52" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A52"/>
+      <c r="B52" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C52" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D52" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E52" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F52" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G52" s="31" t="s">
+        <v>83</v>
+      </c>
+      <c r="H52" s="38" t="s">
+        <v>84</v>
+      </c>
+      <c r="I52" s="39">
+        <v>25</v>
+      </c>
+      <c r="J52" s="40">
+        <v>3766.92</v>
+      </c>
+      <c r="K52" s="40">
+        <v>1776.92</v>
+      </c>
+      <c r="L52" s="40">
+        <v>1185.46</v>
+      </c>
+      <c r="M52" s="40">
+        <v>1112.8599999999999</v>
+      </c>
+      <c r="N52" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O52"/>
+      <c r="P52"/>
+    </row>
+    <row r="53" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A53"/>
+      <c r="B53" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C53" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D53" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E53" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F53" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G53" s="31" t="s">
+        <v>92</v>
+      </c>
+      <c r="H53" s="38" t="s">
+        <v>93</v>
+      </c>
+      <c r="I53" s="39">
+        <v>26</v>
+      </c>
+      <c r="J53" s="40">
+        <v>840.31</v>
+      </c>
+      <c r="K53" s="40">
+        <v>536.30999999999995</v>
+      </c>
+      <c r="L53" s="40">
+        <v>0</v>
+      </c>
+      <c r="M53" s="40">
+        <v>0</v>
+      </c>
+      <c r="N53" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O53"/>
+      <c r="P53"/>
+    </row>
+    <row r="54" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A54"/>
+      <c r="B54" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C54" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D54" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E54" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F54" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G54" s="31" t="s">
+        <v>109</v>
+      </c>
+      <c r="H54" s="38" t="s">
+        <v>110</v>
+      </c>
+      <c r="I54" s="39">
         <v>27</v>
       </c>
-      <c r="B22" s="23" t="s">
-[...25 lines deleted...]
-      <c r="A23" s="21" t="s">
+      <c r="J54" s="40">
+        <v>19.18</v>
+      </c>
+      <c r="K54" s="40">
+        <v>19.18</v>
+      </c>
+      <c r="L54" s="40">
+        <v>19.18</v>
+      </c>
+      <c r="M54" s="40">
+        <v>19.18</v>
+      </c>
+      <c r="N54" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O54"/>
+      <c r="P54"/>
+    </row>
+    <row r="55" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A55"/>
+      <c r="B55" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C55" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D55" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E55" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F55" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G55" s="31" t="s">
+        <v>103</v>
+      </c>
+      <c r="H55" s="38" t="s">
+        <v>104</v>
+      </c>
+      <c r="I55" s="39">
+        <v>28</v>
+      </c>
+      <c r="J55" s="40">
+        <v>60178</v>
+      </c>
+      <c r="K55" s="40">
+        <v>50178</v>
+      </c>
+      <c r="L55" s="40">
+        <v>43192.78</v>
+      </c>
+      <c r="M55" s="40">
+        <v>43192.78</v>
+      </c>
+      <c r="N55" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O55"/>
+      <c r="P55"/>
+    </row>
+    <row r="56" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A56"/>
+      <c r="B56" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C56" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D56" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E56" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F56" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G56" s="31" t="s">
+        <v>94</v>
+      </c>
+      <c r="H56" s="38" t="s">
+        <v>95</v>
+      </c>
+      <c r="I56" s="39">
+        <v>29</v>
+      </c>
+      <c r="J56" s="40">
+        <v>3939.39</v>
+      </c>
+      <c r="K56" s="40">
+        <v>1939.39</v>
+      </c>
+      <c r="L56" s="40">
+        <v>902.99</v>
+      </c>
+      <c r="M56" s="40">
+        <v>902.99</v>
+      </c>
+      <c r="N56" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O56"/>
+      <c r="P56"/>
+    </row>
+    <row r="57" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A57"/>
+      <c r="B57" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C57" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D57" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E57" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F57" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G57" s="31" t="s">
+        <v>69</v>
+      </c>
+      <c r="H57" s="38" t="s">
+        <v>70</v>
+      </c>
+      <c r="I57" s="39">
+        <v>33</v>
+      </c>
+      <c r="J57" s="40">
+        <v>12978.91</v>
+      </c>
+      <c r="K57" s="40">
+        <v>2191.91</v>
+      </c>
+      <c r="L57" s="40">
+        <v>1144.3</v>
+      </c>
+      <c r="M57" s="40">
+        <v>1144.3</v>
+      </c>
+      <c r="N57" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O57"/>
+      <c r="P57"/>
+    </row>
+    <row r="58" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A58"/>
+      <c r="B58" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="C58" s="33" t="s">
+        <v>50</v>
+      </c>
+      <c r="D58" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E58" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F58" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G58" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H58" s="34" t="s">
+        <v>96</v>
+      </c>
+      <c r="I58" s="35">
+        <v>112</v>
+      </c>
+      <c r="J58" s="36">
+        <v>9632.08</v>
+      </c>
+      <c r="K58" s="36">
+        <v>5968.08</v>
+      </c>
+      <c r="L58" s="36">
+        <v>5691.18</v>
+      </c>
+      <c r="M58" s="36">
+        <v>5691.18</v>
+      </c>
+      <c r="N58" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O58"/>
+      <c r="P58"/>
+    </row>
+    <row r="59" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A59"/>
+      <c r="B59" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C59" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="D59" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="E59" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="F59" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G59" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H59" s="38" t="s">
+        <v>105</v>
+      </c>
+      <c r="I59" s="39">
+        <v>118</v>
+      </c>
+      <c r="J59" s="40">
+        <v>8624</v>
+      </c>
+      <c r="K59" s="40">
+        <v>4960</v>
+      </c>
+      <c r="L59" s="40">
+        <v>4683.1000000000004</v>
+      </c>
+      <c r="M59" s="40">
+        <v>4683.1000000000004</v>
+      </c>
+      <c r="N59" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O59"/>
+      <c r="P59"/>
+    </row>
+    <row r="60" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A60"/>
+      <c r="B60" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C60" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="D60" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="E60" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F60" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G60" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H60" s="38" t="s">
+        <v>106</v>
+      </c>
+      <c r="I60" s="39">
+        <v>119</v>
+      </c>
+      <c r="J60" s="40">
+        <v>8624</v>
+      </c>
+      <c r="K60" s="40">
+        <v>4960</v>
+      </c>
+      <c r="L60" s="40">
+        <v>4683.1000000000004</v>
+      </c>
+      <c r="M60" s="40">
+        <v>4683.1000000000004</v>
+      </c>
+      <c r="N60" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O60"/>
+      <c r="P60"/>
+    </row>
+    <row r="61" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A61"/>
+      <c r="B61" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C61" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="D61" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="E61" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F61" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G61" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H61" s="38" t="s">
+        <v>106</v>
+      </c>
+      <c r="I61" s="39">
+        <v>120</v>
+      </c>
+      <c r="J61" s="40">
+        <v>8624</v>
+      </c>
+      <c r="K61" s="40">
+        <v>4960</v>
+      </c>
+      <c r="L61" s="40">
+        <v>4683.1000000000004</v>
+      </c>
+      <c r="M61" s="40">
+        <v>4683.1000000000004</v>
+      </c>
+      <c r="N61" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O61"/>
+      <c r="P61"/>
+    </row>
+    <row r="62" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A62"/>
+      <c r="B62" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C62" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="D62" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="E62" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F62" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G62" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="H62" s="38" t="s">
+        <v>107</v>
+      </c>
+      <c r="I62" s="39">
+        <v>122</v>
+      </c>
+      <c r="J62" s="40">
+        <v>8624</v>
+      </c>
+      <c r="K62" s="40">
+        <v>4960</v>
+      </c>
+      <c r="L62" s="40">
+        <v>4683.1000000000004</v>
+      </c>
+      <c r="M62" s="40">
+        <v>4683.1000000000004</v>
+      </c>
+      <c r="N62" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O62"/>
+      <c r="P62"/>
+    </row>
+    <row r="63" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A63"/>
+      <c r="B63" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C63" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="D63" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="E63" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="F63" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G63" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H63" s="38" t="s">
+        <v>97</v>
+      </c>
+      <c r="I63" s="39">
+        <v>126</v>
+      </c>
+      <c r="J63" s="40">
+        <v>1008.08</v>
+      </c>
+      <c r="K63" s="40">
+        <v>1008.08</v>
+      </c>
+      <c r="L63" s="40">
+        <v>1008.08</v>
+      </c>
+      <c r="M63" s="40">
+        <v>1008.08</v>
+      </c>
+      <c r="N63" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O63"/>
+      <c r="P63"/>
+    </row>
+    <row r="64" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A64"/>
+      <c r="B64" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C64" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="D64" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="E64" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F64" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G64" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H64" s="38" t="s">
+        <v>97</v>
+      </c>
+      <c r="I64" s="39">
+        <v>127</v>
+      </c>
+      <c r="J64" s="40">
+        <v>1008.08</v>
+      </c>
+      <c r="K64" s="40">
+        <v>1008.08</v>
+      </c>
+      <c r="L64" s="40">
+        <v>1008.08</v>
+      </c>
+      <c r="M64" s="40">
+        <v>1008.08</v>
+      </c>
+      <c r="N64" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O64"/>
+      <c r="P64"/>
+    </row>
+    <row r="65" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A65"/>
+      <c r="B65" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C65" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="D65" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="E65" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F65" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G65" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H65" s="38" t="s">
+        <v>97</v>
+      </c>
+      <c r="I65" s="39">
+        <v>128</v>
+      </c>
+      <c r="J65" s="40">
+        <v>1008.08</v>
+      </c>
+      <c r="K65" s="40">
+        <v>1008.08</v>
+      </c>
+      <c r="L65" s="40">
+        <v>1008.08</v>
+      </c>
+      <c r="M65" s="40">
+        <v>1008.08</v>
+      </c>
+      <c r="N65" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O65"/>
+      <c r="P65"/>
+    </row>
+    <row r="66" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A66"/>
+      <c r="B66" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C66" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="D66" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="E66" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F66" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G66" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="H66" s="38" t="s">
+        <v>98</v>
+      </c>
+      <c r="I66" s="39">
+        <v>129</v>
+      </c>
+      <c r="J66" s="40">
+        <v>1008.08</v>
+      </c>
+      <c r="K66" s="40">
+        <v>1008.08</v>
+      </c>
+      <c r="L66" s="40">
+        <v>1008.08</v>
+      </c>
+      <c r="M66" s="40">
+        <v>1008.08</v>
+      </c>
+      <c r="N66" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O66"/>
+      <c r="P66"/>
+    </row>
+    <row r="67" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A67"/>
+      <c r="B67" s="33" t="s">
+        <v>46</v>
+      </c>
+      <c r="C67" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D67" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E67" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F67" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G67" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H67" s="34" t="s">
+        <v>76</v>
+      </c>
+      <c r="I67" s="35">
+        <v>158</v>
+      </c>
+      <c r="J67" s="36">
+        <v>8488.15</v>
+      </c>
+      <c r="K67" s="36">
+        <v>8488.15</v>
+      </c>
+      <c r="L67" s="36">
+        <v>8488.15</v>
+      </c>
+      <c r="M67" s="36">
+        <v>8488.15</v>
+      </c>
+      <c r="N67" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O67"/>
+      <c r="P67"/>
+    </row>
+    <row r="68" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A68"/>
+      <c r="B68" s="33" t="s">
+        <v>46</v>
+      </c>
+      <c r="C68" s="33" t="s">
+        <v>44</v>
+      </c>
+      <c r="D68" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E68" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F68" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G68" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H68" s="34" t="s">
+        <v>77</v>
+      </c>
+      <c r="I68" s="35">
+        <v>159</v>
+      </c>
+      <c r="J68" s="36">
+        <v>8488.15</v>
+      </c>
+      <c r="K68" s="36">
+        <v>8488.15</v>
+      </c>
+      <c r="L68" s="36">
+        <v>8488.15</v>
+      </c>
+      <c r="M68" s="36">
+        <v>8488.15</v>
+      </c>
+      <c r="N68" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O68"/>
+      <c r="P68"/>
+    </row>
+    <row r="69" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A69"/>
+      <c r="B69" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="C69" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D69" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E69" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="F69" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G69" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H69" s="38" t="s">
+        <v>78</v>
+      </c>
+      <c r="I69" s="39">
+        <v>160</v>
+      </c>
+      <c r="J69" s="40">
+        <v>8488.15</v>
+      </c>
+      <c r="K69" s="40">
+        <v>8488.15</v>
+      </c>
+      <c r="L69" s="40">
+        <v>8488.15</v>
+      </c>
+      <c r="M69" s="40">
+        <v>8488.15</v>
+      </c>
+      <c r="N69" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O69"/>
+      <c r="P69"/>
+    </row>
+    <row r="70" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A70"/>
+      <c r="B70" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="C70" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D70" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E70" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="F70" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G70" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H70" s="38" t="s">
+        <v>79</v>
+      </c>
+      <c r="I70" s="39">
+        <v>169</v>
+      </c>
+      <c r="J70" s="40">
+        <v>8488.15</v>
+      </c>
+      <c r="K70" s="40">
+        <v>8488.15</v>
+      </c>
+      <c r="L70" s="40">
+        <v>8488.15</v>
+      </c>
+      <c r="M70" s="40">
+        <v>8488.15</v>
+      </c>
+      <c r="N70" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O70"/>
+      <c r="P70"/>
+    </row>
+    <row r="71" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A71"/>
+      <c r="B71" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="C71" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D71" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E71" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="F71" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G71" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H71" s="38" t="s">
+        <v>79</v>
+      </c>
+      <c r="I71" s="39">
+        <v>170</v>
+      </c>
+      <c r="J71" s="40">
+        <v>8488.15</v>
+      </c>
+      <c r="K71" s="40">
+        <v>8488.15</v>
+      </c>
+      <c r="L71" s="40">
+        <v>8488.15</v>
+      </c>
+      <c r="M71" s="40">
+        <v>8488.15</v>
+      </c>
+      <c r="N71" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O71"/>
+      <c r="P71"/>
+    </row>
+    <row r="72" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A72"/>
+      <c r="B72" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="C72" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D72" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E72" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="F72" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G72" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="H72" s="38" t="s">
+        <v>80</v>
+      </c>
+      <c r="I72" s="39">
+        <v>172</v>
+      </c>
+      <c r="J72" s="40">
+        <v>8488.15</v>
+      </c>
+      <c r="K72" s="40">
+        <v>8488.15</v>
+      </c>
+      <c r="L72" s="40">
+        <v>8488.15</v>
+      </c>
+      <c r="M72" s="40">
+        <v>8488.15</v>
+      </c>
+      <c r="N72" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O72"/>
+      <c r="P72"/>
+    </row>
+    <row r="73" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A73"/>
+      <c r="B73" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="C73" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D73" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E73" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F73" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G73" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H73" s="34" t="s">
+        <v>56</v>
+      </c>
+      <c r="I73" s="35">
+        <v>342</v>
+      </c>
+      <c r="J73" s="36">
+        <v>400664</v>
+      </c>
+      <c r="K73" s="36">
+        <v>250836</v>
+      </c>
+      <c r="L73" s="36">
+        <v>184130.08</v>
+      </c>
+      <c r="M73" s="36">
+        <v>184057.48</v>
+      </c>
+      <c r="N73" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O73"/>
+      <c r="P73"/>
+    </row>
+    <row r="74" spans="1:16" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A74"/>
+      <c r="B74" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="C74" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="D74" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="E74" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="F74" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="G74" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="H74" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="I74" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="J74" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="K74" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="L74" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="M74" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="N74" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="O74"/>
+      <c r="P74"/>
+    </row>
+    <row r="75" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A75"/>
+      <c r="B75" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="C75" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D75" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E75" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F75" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G75" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="H75" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="I75" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J75" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="K75" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L75" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="M75" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="N75" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O75"/>
+      <c r="P75"/>
+    </row>
+    <row r="76" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A76"/>
+      <c r="B76" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C76" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D76" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E76" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="F76" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="G76" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="H76" s="43" t="s">
+        <v>57</v>
+      </c>
+      <c r="I76" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J76" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="K76" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L76" s="56" t="s">
+        <v>124</v>
+      </c>
+      <c r="M76" s="51"/>
+      <c r="N76" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="O76"/>
+      <c r="P76"/>
+    </row>
+    <row r="77" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A77"/>
+      <c r="B77" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C77" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D77" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E77" s="57" t="s">
+        <v>58</v>
+      </c>
+      <c r="F77" s="47"/>
+      <c r="G77" s="47"/>
+      <c r="H77" s="47"/>
+      <c r="I77" s="47"/>
+      <c r="J77" s="44" t="s">
+        <v>59</v>
+      </c>
+      <c r="K77" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L77" s="48" t="s">
+        <v>60</v>
+      </c>
+      <c r="M77" s="49"/>
+      <c r="N77" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="O77"/>
+      <c r="P77"/>
+    </row>
+    <row r="78" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A78"/>
+      <c r="B78" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C78" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D78" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E78" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F78" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G78" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="H78" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="I78" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J78" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="K78" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L78" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="M78" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="N78" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O78"/>
+      <c r="P78"/>
+    </row>
+    <row r="79" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A79"/>
+      <c r="B79" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C79" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D79" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E79" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F79" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G79" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="H79" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="I79" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J79" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="K79" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L79" s="46" t="s">
+        <v>62</v>
+      </c>
+      <c r="M79" s="47"/>
+      <c r="N79" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="O79"/>
+      <c r="P79"/>
+    </row>
+    <row r="80" spans="1:16" ht="34.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A80"/>
+      <c r="B80" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C80" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D80" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E80" s="48" t="s">
+        <v>63</v>
+      </c>
+      <c r="F80" s="49"/>
+      <c r="G80" s="49"/>
+      <c r="H80" s="49"/>
+      <c r="I80" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J80" s="44" t="s">
+        <v>59</v>
+      </c>
+      <c r="K80" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L80" s="48" t="s">
+        <v>60</v>
+      </c>
+      <c r="M80" s="49"/>
+      <c r="N80" s="5"/>
+      <c r="O80"/>
+      <c r="P80"/>
+    </row>
+    <row r="81" spans="1:16" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A81"/>
+      <c r="B81"/>
+      <c r="C81"/>
+      <c r="D81"/>
+      <c r="E81"/>
+      <c r="F81"/>
+      <c r="G81"/>
+      <c r="H81"/>
+      <c r="I81"/>
+      <c r="J81"/>
+      <c r="K81"/>
+      <c r="L81"/>
+      <c r="M81"/>
+      <c r="N81"/>
+      <c r="O81"/>
+      <c r="P81"/>
+    </row>
+    <row r="82" spans="1:16" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A82"/>
+      <c r="B82"/>
+      <c r="C82"/>
+      <c r="D82"/>
+      <c r="E82"/>
+      <c r="F82"/>
+      <c r="G82"/>
+      <c r="H82"/>
+      <c r="I82"/>
+      <c r="J82"/>
+      <c r="K82"/>
+      <c r="L82"/>
+      <c r="M82"/>
+      <c r="N82"/>
+      <c r="O82"/>
+      <c r="P82"/>
+    </row>
+  </sheetData>
+  <mergeCells count="35">
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="J3:M3"/>
+    <mergeCell ref="B5:M5"/>
+    <mergeCell ref="B6:M6"/>
+    <mergeCell ref="B7:M7"/>
+    <mergeCell ref="B8:M8"/>
+    <mergeCell ref="B9:M9"/>
+    <mergeCell ref="B10:M10"/>
+    <mergeCell ref="H11:L11"/>
+    <mergeCell ref="H12:L12"/>
+    <mergeCell ref="C14:M14"/>
+    <mergeCell ref="B16:M16"/>
+    <mergeCell ref="H17:L17"/>
+    <mergeCell ref="H18:L18"/>
+    <mergeCell ref="B19:M19"/>
+    <mergeCell ref="K21:L21"/>
+    <mergeCell ref="J22:L22"/>
+    <mergeCell ref="H23:K23"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="H25:I25"/>
+    <mergeCell ref="J25:M25"/>
+    <mergeCell ref="H26:I26"/>
+    <mergeCell ref="B27:L27"/>
+    <mergeCell ref="B28:G28"/>
+    <mergeCell ref="J28:K28"/>
+    <mergeCell ref="B29:G29"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="L79:M79"/>
+    <mergeCell ref="E80:H80"/>
+    <mergeCell ref="L80:M80"/>
+    <mergeCell ref="B30:G30"/>
+    <mergeCell ref="B31:G31"/>
+    <mergeCell ref="L76:M76"/>
+    <mergeCell ref="E77:I77"/>
+    <mergeCell ref="L77:M77"/>
+  </mergeCells>
+  <pageMargins left="0.196850393700787" right="0.196850393700787" top="0.98425196850393704" bottom="0.98425196850393704" header="0.98425196850393704" footer="0.98425196850393704"/>
+  <pageSetup paperSize="9" fitToHeight="0" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
+  <headerFooter alignWithMargins="0"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:P64"/>
+  <sheetViews>
+    <sheetView showGridLines="0" topLeftCell="A13" workbookViewId="0">
+      <selection activeCell="L59" sqref="L59:M59"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="0.6640625" style="1" customWidth="1"/>
+    <col min="2" max="7" width="2.6640625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="34" style="1" customWidth="1"/>
+    <col min="9" max="9" width="4" style="1" customWidth="1"/>
+    <col min="10" max="10" width="10.88671875" style="1" customWidth="1"/>
+    <col min="11" max="11" width="10.33203125" style="1" customWidth="1"/>
+    <col min="12" max="12" width="11.88671875" style="1" customWidth="1"/>
+    <col min="13" max="13" width="11.44140625" style="1" customWidth="1"/>
+    <col min="14" max="14" width="0.5546875" style="1" customWidth="1"/>
+    <col min="15" max="15" width="0" style="1" hidden="1" customWidth="1"/>
+    <col min="16" max="16" width="12.5546875" style="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" ht="3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1"/>
+      <c r="B1"/>
+      <c r="C1"/>
+      <c r="D1"/>
+      <c r="E1"/>
+      <c r="F1"/>
+      <c r="G1"/>
+      <c r="H1"/>
+      <c r="I1"/>
+      <c r="J1"/>
+      <c r="K1"/>
+      <c r="L1"/>
+      <c r="M1"/>
+      <c r="N1"/>
+      <c r="O1"/>
+      <c r="P1"/>
+    </row>
+    <row r="2" spans="1:16" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2"/>
+      <c r="B2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="I2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="J2" s="74" t="s">
+        <v>1</v>
+      </c>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O2"/>
+      <c r="P2"/>
+    </row>
+    <row r="3" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3"/>
+      <c r="B3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H3" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="I3" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="J3" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="K3" s="47"/>
+      <c r="L3" s="47"/>
+      <c r="M3" s="47"/>
+      <c r="N3" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O3"/>
+      <c r="P3"/>
+    </row>
+    <row r="4" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4"/>
+      <c r="B4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="J4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="K4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="L4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="M4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O4"/>
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16" ht="28.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5"/>
+      <c r="B5" s="75" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="47"/>
+      <c r="D5" s="47"/>
+      <c r="E5" s="47"/>
+      <c r="F5" s="47"/>
+      <c r="G5" s="47"/>
+      <c r="H5" s="47"/>
+      <c r="I5" s="47"/>
+      <c r="J5" s="47"/>
+      <c r="K5" s="47"/>
+      <c r="L5" s="47"/>
+      <c r="M5" s="47"/>
+      <c r="N5" s="5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+    </row>
+    <row r="6" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6"/>
+      <c r="B6" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="C6" s="47"/>
+      <c r="D6" s="47"/>
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="47"/>
+      <c r="I6" s="47"/>
+      <c r="J6" s="47"/>
+      <c r="K6" s="47"/>
+      <c r="L6" s="47"/>
+      <c r="M6" s="47"/>
+      <c r="N6" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="O6"/>
+      <c r="P6"/>
+    </row>
+    <row r="7" spans="1:16" ht="18.45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7"/>
+      <c r="B7" s="77" t="s">
+        <v>4</v>
+      </c>
+      <c r="C7" s="51"/>
+      <c r="D7" s="51"/>
+      <c r="E7" s="51"/>
+      <c r="F7" s="51"/>
+      <c r="G7" s="51"/>
+      <c r="H7" s="51"/>
+      <c r="I7" s="51"/>
+      <c r="J7" s="51"/>
+      <c r="K7" s="51"/>
+      <c r="L7" s="51"/>
+      <c r="M7" s="51"/>
+      <c r="N7" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="O7"/>
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8"/>
+      <c r="B8" s="70" t="s">
+        <v>5</v>
+      </c>
+      <c r="C8" s="47"/>
+      <c r="D8" s="47"/>
+      <c r="E8" s="47"/>
+      <c r="F8" s="47"/>
+      <c r="G8" s="47"/>
+      <c r="H8" s="47"/>
+      <c r="I8" s="47"/>
+      <c r="J8" s="47"/>
+      <c r="K8" s="47"/>
+      <c r="L8" s="47"/>
+      <c r="M8" s="47"/>
+      <c r="N8" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O8"/>
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16" ht="22.65" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9"/>
+      <c r="B9" s="72" t="s">
+        <v>6</v>
+      </c>
+      <c r="C9" s="47"/>
+      <c r="D9" s="47"/>
+      <c r="E9" s="47"/>
+      <c r="F9" s="47"/>
+      <c r="G9" s="47"/>
+      <c r="H9" s="47"/>
+      <c r="I9" s="47"/>
+      <c r="J9" s="47"/>
+      <c r="K9" s="47"/>
+      <c r="L9" s="47"/>
+      <c r="M9" s="47"/>
+      <c r="N9" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="O9"/>
+      <c r="P9"/>
+    </row>
+    <row r="10" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10"/>
+      <c r="B10" s="68" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" s="47"/>
+      <c r="D10" s="47"/>
+      <c r="E10" s="47"/>
+      <c r="F10" s="47"/>
+      <c r="G10" s="47"/>
+      <c r="H10" s="47"/>
+      <c r="I10" s="47"/>
+      <c r="J10" s="47"/>
+      <c r="K10" s="47"/>
+      <c r="L10" s="47"/>
+      <c r="M10" s="47"/>
+      <c r="N10" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O10"/>
+      <c r="P10"/>
+    </row>
+    <row r="11" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11"/>
+      <c r="B11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H11" s="73" t="s">
+        <v>8</v>
+      </c>
+      <c r="I11" s="47"/>
+      <c r="J11" s="47"/>
+      <c r="K11" s="47"/>
+      <c r="L11" s="47"/>
+      <c r="M11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O11"/>
+      <c r="P11"/>
+    </row>
+    <row r="12" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12"/>
+      <c r="B12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H12" s="70" t="s">
+        <v>9</v>
+      </c>
+      <c r="I12" s="47"/>
+      <c r="J12" s="47"/>
+      <c r="K12" s="47"/>
+      <c r="L12" s="47"/>
+      <c r="M12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O12"/>
+      <c r="P12"/>
+    </row>
+    <row r="13" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13"/>
+      <c r="B13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="I13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="J13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="K13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="L13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="M13" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="N13" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O13"/>
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14"/>
+      <c r="B14" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="68" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" s="47"/>
+      <c r="E14" s="47"/>
+      <c r="F14" s="47"/>
+      <c r="G14" s="47"/>
+      <c r="H14" s="47"/>
+      <c r="I14" s="47"/>
+      <c r="J14" s="47"/>
+      <c r="K14" s="47"/>
+      <c r="L14" s="47"/>
+      <c r="M14" s="47"/>
+      <c r="N14" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O14"/>
+      <c r="P14"/>
+    </row>
+    <row r="15" spans="1:16" ht="8.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15"/>
+      <c r="B15" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="D15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="F15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="I15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="J15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="K15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="L15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="M15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="N15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O15"/>
+      <c r="P15"/>
+    </row>
+    <row r="16" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16"/>
+      <c r="B16" s="69" t="s">
+        <v>11</v>
+      </c>
+      <c r="C16" s="47"/>
+      <c r="D16" s="47"/>
+      <c r="E16" s="47"/>
+      <c r="F16" s="47"/>
+      <c r="G16" s="47"/>
+      <c r="H16" s="47"/>
+      <c r="I16" s="47"/>
+      <c r="J16" s="47"/>
+      <c r="K16" s="47"/>
+      <c r="L16" s="47"/>
+      <c r="M16" s="47"/>
+      <c r="N16" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="O16"/>
+      <c r="P16"/>
+    </row>
+    <row r="17" spans="1:16" ht="11.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17"/>
+      <c r="B17" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="D17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="F17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H17" s="70" t="s">
+        <v>12</v>
+      </c>
+      <c r="I17" s="47"/>
+      <c r="J17" s="47"/>
+      <c r="K17" s="47"/>
+      <c r="L17" s="47"/>
+      <c r="M17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="N17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O17"/>
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18"/>
+      <c r="B18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H18" s="71" t="s">
+        <v>13</v>
+      </c>
+      <c r="I18" s="47"/>
+      <c r="J18" s="47"/>
+      <c r="K18" s="47"/>
+      <c r="L18" s="47"/>
+      <c r="M18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O18"/>
+      <c r="P18"/>
+    </row>
+    <row r="19" spans="1:16" ht="11.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19"/>
+      <c r="B19" s="70" t="s">
+        <v>14</v>
+      </c>
+      <c r="C19" s="47"/>
+      <c r="D19" s="47"/>
+      <c r="E19" s="47"/>
+      <c r="F19" s="47"/>
+      <c r="G19" s="47"/>
+      <c r="H19" s="47"/>
+      <c r="I19" s="47"/>
+      <c r="J19" s="47"/>
+      <c r="K19" s="47"/>
+      <c r="L19" s="47"/>
+      <c r="M19" s="47"/>
+      <c r="N19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O19"/>
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20"/>
+      <c r="B20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="C20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="D20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="F20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="G20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="H20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J20" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="K20" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="L20" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M20" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="N20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O20"/>
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21"/>
+      <c r="B21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H21" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="I21" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="J21" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="K21" s="58" t="s">
+        <v>16</v>
+      </c>
+      <c r="L21" s="59"/>
+      <c r="M21" s="17">
+        <v>46</v>
+      </c>
+      <c r="N21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O21"/>
+      <c r="P21"/>
+    </row>
+    <row r="22" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22"/>
+      <c r="B22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H22" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="I22" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J22" s="58" t="s">
+        <v>17</v>
+      </c>
+      <c r="K22" s="47"/>
+      <c r="L22" s="59"/>
+      <c r="M22" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="N22" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O22"/>
+      <c r="P22"/>
+    </row>
+    <row r="23" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23"/>
+      <c r="B23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H23" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="I23" s="47"/>
+      <c r="J23" s="47"/>
+      <c r="K23" s="47"/>
+      <c r="L23" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="M23" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O23"/>
+      <c r="P23"/>
+    </row>
+    <row r="24" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24"/>
+      <c r="B24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="I24" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J24" s="58" t="s">
+        <v>20</v>
+      </c>
+      <c r="K24" s="59"/>
+      <c r="L24" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="M24" s="21"/>
+      <c r="N24" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O24"/>
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25"/>
+      <c r="B25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H25" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="I25" s="47"/>
+      <c r="J25" s="67" t="s">
+        <v>86</v>
+      </c>
+      <c r="K25" s="54"/>
+      <c r="L25" s="54"/>
+      <c r="M25" s="55"/>
+      <c r="N25" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O25"/>
+      <c r="P25"/>
+    </row>
+    <row r="26" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26"/>
+      <c r="B26" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="C26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="D26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="E26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="F26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="H26" s="58" t="s">
+        <v>24</v>
+      </c>
+      <c r="I26" s="59"/>
+      <c r="J26" s="17">
+        <v>9</v>
+      </c>
+      <c r="K26" s="17">
+        <v>2</v>
+      </c>
+      <c r="L26" s="17">
+        <v>1</v>
+      </c>
+      <c r="M26" s="17">
+        <v>1</v>
+      </c>
+      <c r="N26" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O26"/>
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16" ht="28.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27"/>
+      <c r="B27" s="60" t="s">
+        <v>111</v>
+      </c>
+      <c r="C27" s="51"/>
+      <c r="D27" s="51"/>
+      <c r="E27" s="51"/>
+      <c r="F27" s="51"/>
+      <c r="G27" s="51"/>
+      <c r="H27" s="51"/>
+      <c r="I27" s="51"/>
+      <c r="J27" s="51"/>
+      <c r="K27" s="51"/>
+      <c r="L27" s="51"/>
+      <c r="M27" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="N27" s="24"/>
+      <c r="O27"/>
+      <c r="P27"/>
+    </row>
+    <row r="28" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28"/>
+      <c r="B28" s="61" t="s">
         <v>27</v>
       </c>
-      <c r="B23" s="23" t="s">
-[...25 lines deleted...]
-      <c r="A24" s="40" t="s">
+      <c r="C28" s="49"/>
+      <c r="D28" s="49"/>
+      <c r="E28" s="49"/>
+      <c r="F28" s="49"/>
+      <c r="G28" s="62"/>
+      <c r="H28" s="25" t="s">
         <v>28</v>
       </c>
-      <c r="B24" s="30"/>
-[...28 lines deleted...]
-      <c r="A26" s="25" t="s">
+      <c r="I28" s="25" t="s">
         <v>29</v>
       </c>
-      <c r="B26" s="1" t="s">
-[...5 lines deleted...]
-      <c r="D26" s="3" t="s">
+      <c r="J28" s="61" t="s">
         <v>30</v>
       </c>
-      <c r="E26" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F26" s="31" t="s">
+      <c r="K28" s="62"/>
+      <c r="L28" s="25" t="s">
         <v>31</v>
       </c>
-      <c r="G26" s="32"/>
-[...23 lines deleted...]
-      <c r="A28" s="27" t="s">
+      <c r="M28" s="25" t="s">
         <v>32</v>
       </c>
-      <c r="B28" s="1" t="s">
-[...5 lines deleted...]
-      <c r="D28" s="28" t="s">
+      <c r="N28" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="O28"/>
+      <c r="P28"/>
+    </row>
+    <row r="29" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29"/>
+      <c r="B29" s="63" t="s">
+        <v>33</v>
+      </c>
+      <c r="C29" s="47"/>
+      <c r="D29" s="47"/>
+      <c r="E29" s="47"/>
+      <c r="F29" s="47"/>
+      <c r="G29" s="59"/>
+      <c r="H29" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="I29" s="27" t="s">
+        <v>34</v>
+      </c>
+      <c r="J29" s="64" t="s">
+        <v>35</v>
+      </c>
+      <c r="K29" s="52"/>
+      <c r="L29" s="27" t="s">
+        <v>36</v>
+      </c>
+      <c r="M29" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="N29" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="O29"/>
+      <c r="P29"/>
+    </row>
+    <row r="30" spans="1:16" ht="54.15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30"/>
+      <c r="B30" s="50" t="s">
+        <v>38</v>
+      </c>
+      <c r="C30" s="51"/>
+      <c r="D30" s="51"/>
+      <c r="E30" s="51"/>
+      <c r="F30" s="51"/>
+      <c r="G30" s="52"/>
+      <c r="H30" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="I30" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="J30" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="K30" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="L30" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="M30" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="N30" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="O30"/>
+      <c r="P30"/>
+    </row>
+    <row r="31" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31"/>
+      <c r="B31" s="53" t="s">
+        <v>44</v>
+      </c>
+      <c r="C31" s="54"/>
+      <c r="D31" s="54"/>
+      <c r="E31" s="54"/>
+      <c r="F31" s="54"/>
+      <c r="G31" s="55"/>
+      <c r="H31" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="I31" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="J31" s="31" t="s">
+        <v>47</v>
+      </c>
+      <c r="K31" s="31" t="s">
+        <v>48</v>
+      </c>
+      <c r="L31" s="31" t="s">
+        <v>49</v>
+      </c>
+      <c r="M31" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="N31" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="O31"/>
+      <c r="P31"/>
+    </row>
+    <row r="32" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32"/>
+      <c r="B32" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="C32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H32" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="I32" s="35">
+        <v>1</v>
+      </c>
+      <c r="J32" s="36">
+        <v>675063</v>
+      </c>
+      <c r="K32" s="36">
+        <v>452247</v>
+      </c>
+      <c r="L32" s="36">
+        <v>329649.40000000002</v>
+      </c>
+      <c r="M32" s="36">
+        <v>329649.40000000002</v>
+      </c>
+      <c r="N32" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O32"/>
+      <c r="P32"/>
+    </row>
+    <row r="33" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33"/>
+      <c r="B33" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="C33" s="33" t="s">
+        <v>44</v>
+      </c>
+      <c r="D33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H33" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="I33" s="35">
+        <v>2</v>
+      </c>
+      <c r="J33" s="36">
+        <v>667121.71</v>
+      </c>
+      <c r="K33" s="36">
+        <v>446693.71</v>
+      </c>
+      <c r="L33" s="36">
+        <v>327906.40999999997</v>
+      </c>
+      <c r="M33" s="36">
+        <v>327906.40999999997</v>
+      </c>
+      <c r="N33" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O33"/>
+      <c r="P33"/>
+    </row>
+    <row r="34" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34"/>
+      <c r="B34" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C34" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D34" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E34" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="F34" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G34" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H34" s="38" t="s">
+        <v>53</v>
+      </c>
+      <c r="I34" s="39">
+        <v>3</v>
+      </c>
+      <c r="J34" s="40">
+        <v>657574.71</v>
+      </c>
+      <c r="K34" s="40">
+        <v>440297.71</v>
+      </c>
+      <c r="L34" s="40">
+        <v>323529.53999999998</v>
+      </c>
+      <c r="M34" s="40">
+        <v>323529.53999999998</v>
+      </c>
+      <c r="N34" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O34"/>
+      <c r="P34"/>
+    </row>
+    <row r="35" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35"/>
+      <c r="B35" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C35" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D35" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E35" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F35" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G35" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H35" s="38" t="s">
+        <v>53</v>
+      </c>
+      <c r="I35" s="39">
+        <v>4</v>
+      </c>
+      <c r="J35" s="40">
+        <v>657574.71</v>
+      </c>
+      <c r="K35" s="40">
+        <v>440297.71</v>
+      </c>
+      <c r="L35" s="40">
+        <v>323529.53999999998</v>
+      </c>
+      <c r="M35" s="40">
+        <v>323529.53999999998</v>
+      </c>
+      <c r="N35" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O35"/>
+      <c r="P35"/>
+    </row>
+    <row r="36" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36"/>
+      <c r="B36" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C36" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D36" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E36" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F36" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G36" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H36" s="38" t="s">
+        <v>54</v>
+      </c>
+      <c r="I36" s="39">
+        <v>5</v>
+      </c>
+      <c r="J36" s="40">
+        <v>657574.71</v>
+      </c>
+      <c r="K36" s="40">
+        <v>440297.71</v>
+      </c>
+      <c r="L36" s="40">
+        <v>323529.53999999998</v>
+      </c>
+      <c r="M36" s="40">
+        <v>323529.53999999998</v>
+      </c>
+      <c r="N36" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O36"/>
+      <c r="P36"/>
+    </row>
+    <row r="37" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37"/>
+      <c r="B37" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="H37" s="38" t="s">
+        <v>54</v>
+      </c>
+      <c r="I37" s="39">
+        <v>6</v>
+      </c>
+      <c r="J37" s="40">
+        <v>657574.71</v>
+      </c>
+      <c r="K37" s="40">
+        <v>440297.71</v>
+      </c>
+      <c r="L37" s="40">
+        <v>323529.53999999998</v>
+      </c>
+      <c r="M37" s="40">
+        <v>323529.53999999998</v>
+      </c>
+      <c r="N37" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O37"/>
+      <c r="P37"/>
+    </row>
+    <row r="38" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38"/>
+      <c r="B38" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C38" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D38" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="E38" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="F38" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G38" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H38" s="38" t="s">
+        <v>55</v>
+      </c>
+      <c r="I38" s="39">
+        <v>9</v>
+      </c>
+      <c r="J38" s="40">
+        <v>9547</v>
+      </c>
+      <c r="K38" s="40">
+        <v>6396</v>
+      </c>
+      <c r="L38" s="40">
+        <v>4376.87</v>
+      </c>
+      <c r="M38" s="40">
+        <v>4376.87</v>
+      </c>
+      <c r="N38" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O38"/>
+      <c r="P38"/>
+    </row>
+    <row r="39" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39"/>
+      <c r="B39" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C39" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D39" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="E39" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F39" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G39" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H39" s="38" t="s">
+        <v>55</v>
+      </c>
+      <c r="I39" s="39">
+        <v>10</v>
+      </c>
+      <c r="J39" s="40">
+        <v>9547</v>
+      </c>
+      <c r="K39" s="40">
+        <v>6396</v>
+      </c>
+      <c r="L39" s="40">
+        <v>4376.87</v>
+      </c>
+      <c r="M39" s="40">
+        <v>4376.87</v>
+      </c>
+      <c r="N39" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O39"/>
+      <c r="P39"/>
+    </row>
+    <row r="40" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40"/>
+      <c r="B40" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C40" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D40" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="E40" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F40" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G40" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H40" s="38" t="s">
+        <v>55</v>
+      </c>
+      <c r="I40" s="39">
+        <v>11</v>
+      </c>
+      <c r="J40" s="40">
+        <v>9547</v>
+      </c>
+      <c r="K40" s="40">
+        <v>6396</v>
+      </c>
+      <c r="L40" s="40">
+        <v>4376.87</v>
+      </c>
+      <c r="M40" s="40">
+        <v>4376.87</v>
+      </c>
+      <c r="N40" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O40"/>
+      <c r="P40"/>
+    </row>
+    <row r="41" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41"/>
+      <c r="B41" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C41" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D41" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="E41" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F41" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G41" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="H41" s="38" t="s">
+        <v>55</v>
+      </c>
+      <c r="I41" s="39">
+        <v>12</v>
+      </c>
+      <c r="J41" s="40">
+        <v>9547</v>
+      </c>
+      <c r="K41" s="40">
+        <v>6396</v>
+      </c>
+      <c r="L41" s="40">
+        <v>4376.87</v>
+      </c>
+      <c r="M41" s="40">
+        <v>4376.87</v>
+      </c>
+      <c r="N41" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O41"/>
+      <c r="P41"/>
+    </row>
+    <row r="42" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42"/>
+      <c r="B42" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="C42" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="D42" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E42" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F42" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G42" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H42" s="34" t="s">
+        <v>68</v>
+      </c>
+      <c r="I42" s="35">
+        <v>13</v>
+      </c>
+      <c r="J42" s="36">
+        <v>7102</v>
+      </c>
+      <c r="K42" s="36">
+        <v>4714</v>
+      </c>
+      <c r="L42" s="36">
+        <v>903.7</v>
+      </c>
+      <c r="M42" s="36">
+        <v>903.7</v>
+      </c>
+      <c r="N42" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O42"/>
+      <c r="P42"/>
+    </row>
+    <row r="43" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43"/>
+      <c r="B43" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C43" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D43" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E43" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="F43" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G43" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H43" s="38" t="s">
+        <v>68</v>
+      </c>
+      <c r="I43" s="39">
+        <v>14</v>
+      </c>
+      <c r="J43" s="40">
+        <v>7102</v>
+      </c>
+      <c r="K43" s="40">
+        <v>4714</v>
+      </c>
+      <c r="L43" s="40">
+        <v>903.7</v>
+      </c>
+      <c r="M43" s="40">
+        <v>903.7</v>
+      </c>
+      <c r="N43" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O43"/>
+      <c r="P43"/>
+    </row>
+    <row r="44" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44"/>
+      <c r="B44" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C44" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D44" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E44" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F44" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G44" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H44" s="38" t="s">
+        <v>68</v>
+      </c>
+      <c r="I44" s="39">
+        <v>15</v>
+      </c>
+      <c r="J44" s="40">
+        <v>7102</v>
+      </c>
+      <c r="K44" s="40">
+        <v>4714</v>
+      </c>
+      <c r="L44" s="40">
+        <v>903.7</v>
+      </c>
+      <c r="M44" s="40">
+        <v>903.7</v>
+      </c>
+      <c r="N44" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O44"/>
+      <c r="P44"/>
+    </row>
+    <row r="45" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45"/>
+      <c r="B45" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C45" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D45" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E45" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F45" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G45" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H45" s="38" t="s">
+        <v>68</v>
+      </c>
+      <c r="I45" s="39">
+        <v>16</v>
+      </c>
+      <c r="J45" s="40">
+        <v>7102</v>
+      </c>
+      <c r="K45" s="40">
+        <v>4714</v>
+      </c>
+      <c r="L45" s="40">
+        <v>903.7</v>
+      </c>
+      <c r="M45" s="40">
+        <v>903.7</v>
+      </c>
+      <c r="N45" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O45"/>
+      <c r="P45"/>
+    </row>
+    <row r="46" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46"/>
+      <c r="B46" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C46" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D46" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E46" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F46" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G46" s="31" t="s">
+        <v>48</v>
+      </c>
+      <c r="H46" s="38" t="s">
+        <v>88</v>
+      </c>
+      <c r="I46" s="39">
+        <v>19</v>
+      </c>
+      <c r="J46" s="40">
+        <v>686</v>
+      </c>
+      <c r="K46" s="40">
+        <v>461</v>
+      </c>
+      <c r="L46" s="40">
+        <v>0</v>
+      </c>
+      <c r="M46" s="40">
+        <v>0</v>
+      </c>
+      <c r="N46" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O46"/>
+      <c r="P46"/>
+    </row>
+    <row r="47" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47"/>
+      <c r="B47" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C47" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D47" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E47" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F47" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G47" s="31" t="s">
+        <v>49</v>
+      </c>
+      <c r="H47" s="38" t="s">
+        <v>89</v>
+      </c>
+      <c r="I47" s="39">
+        <v>20</v>
+      </c>
+      <c r="J47" s="40">
+        <v>164</v>
+      </c>
+      <c r="K47" s="40">
+        <v>164</v>
+      </c>
+      <c r="L47" s="40">
+        <v>164</v>
+      </c>
+      <c r="M47" s="40">
+        <v>164</v>
+      </c>
+      <c r="N47" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O47"/>
+      <c r="P47"/>
+    </row>
+    <row r="48" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48"/>
+      <c r="B48" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C48" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D48" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E48" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F48" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G48" s="31" t="s">
+        <v>92</v>
+      </c>
+      <c r="H48" s="38" t="s">
+        <v>93</v>
+      </c>
+      <c r="I48" s="39">
+        <v>26</v>
+      </c>
+      <c r="J48" s="40">
+        <v>902</v>
+      </c>
+      <c r="K48" s="40">
+        <v>605</v>
+      </c>
+      <c r="L48" s="40">
+        <v>135</v>
+      </c>
+      <c r="M48" s="40">
+        <v>135</v>
+      </c>
+      <c r="N48" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O48"/>
+      <c r="P48"/>
+    </row>
+    <row r="49" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A49"/>
+      <c r="B49" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C49" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D49" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E49" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F49" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G49" s="31" t="s">
+        <v>94</v>
+      </c>
+      <c r="H49" s="38" t="s">
+        <v>95</v>
+      </c>
+      <c r="I49" s="39">
+        <v>29</v>
+      </c>
+      <c r="J49" s="40">
+        <v>1672</v>
+      </c>
+      <c r="K49" s="40">
+        <v>1120</v>
+      </c>
+      <c r="L49" s="40">
+        <v>0</v>
+      </c>
+      <c r="M49" s="40">
+        <v>0</v>
+      </c>
+      <c r="N49" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O49"/>
+      <c r="P49"/>
+    </row>
+    <row r="50" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A50"/>
+      <c r="B50" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C50" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D50" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E50" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F50" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G50" s="31" t="s">
+        <v>69</v>
+      </c>
+      <c r="H50" s="38" t="s">
+        <v>70</v>
+      </c>
+      <c r="I50" s="39">
+        <v>33</v>
+      </c>
+      <c r="J50" s="40">
+        <v>3678</v>
+      </c>
+      <c r="K50" s="40">
+        <v>2364</v>
+      </c>
+      <c r="L50" s="40">
+        <v>604.70000000000005</v>
+      </c>
+      <c r="M50" s="40">
+        <v>604.70000000000005</v>
+      </c>
+      <c r="N50" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O50"/>
+      <c r="P50"/>
+    </row>
+    <row r="51" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A51"/>
+      <c r="B51" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="C51" s="33" t="s">
+        <v>50</v>
+      </c>
+      <c r="D51" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E51" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F51" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G51" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H51" s="34" t="s">
+        <v>96</v>
+      </c>
+      <c r="I51" s="35">
+        <v>112</v>
+      </c>
+      <c r="J51" s="36">
+        <v>839.29</v>
+      </c>
+      <c r="K51" s="36">
+        <v>839.29</v>
+      </c>
+      <c r="L51" s="36">
+        <v>839.29</v>
+      </c>
+      <c r="M51" s="36">
+        <v>839.29</v>
+      </c>
+      <c r="N51" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O51"/>
+      <c r="P51"/>
+    </row>
+    <row r="52" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A52"/>
+      <c r="B52" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C52" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="D52" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="E52" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="F52" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G52" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H52" s="38" t="s">
+        <v>97</v>
+      </c>
+      <c r="I52" s="39">
+        <v>126</v>
+      </c>
+      <c r="J52" s="40">
+        <v>839.29</v>
+      </c>
+      <c r="K52" s="40">
+        <v>839.29</v>
+      </c>
+      <c r="L52" s="40">
+        <v>839.29</v>
+      </c>
+      <c r="M52" s="40">
+        <v>839.29</v>
+      </c>
+      <c r="N52" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O52"/>
+      <c r="P52"/>
+    </row>
+    <row r="53" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A53"/>
+      <c r="B53" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C53" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="D53" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="E53" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F53" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G53" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H53" s="38" t="s">
+        <v>97</v>
+      </c>
+      <c r="I53" s="39">
+        <v>127</v>
+      </c>
+      <c r="J53" s="40">
+        <v>839.29</v>
+      </c>
+      <c r="K53" s="40">
+        <v>839.29</v>
+      </c>
+      <c r="L53" s="40">
+        <v>839.29</v>
+      </c>
+      <c r="M53" s="40">
+        <v>839.29</v>
+      </c>
+      <c r="N53" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O53"/>
+      <c r="P53"/>
+    </row>
+    <row r="54" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A54"/>
+      <c r="B54" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C54" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="D54" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="E54" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F54" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G54" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H54" s="38" t="s">
+        <v>97</v>
+      </c>
+      <c r="I54" s="39">
+        <v>128</v>
+      </c>
+      <c r="J54" s="40">
+        <v>839.29</v>
+      </c>
+      <c r="K54" s="40">
+        <v>839.29</v>
+      </c>
+      <c r="L54" s="40">
+        <v>839.29</v>
+      </c>
+      <c r="M54" s="40">
+        <v>839.29</v>
+      </c>
+      <c r="N54" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O54"/>
+      <c r="P54"/>
+    </row>
+    <row r="55" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A55"/>
+      <c r="B55" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C55" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="D55" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="E55" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F55" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G55" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="H55" s="38" t="s">
+        <v>98</v>
+      </c>
+      <c r="I55" s="39">
+        <v>129</v>
+      </c>
+      <c r="J55" s="40">
+        <v>839.29</v>
+      </c>
+      <c r="K55" s="40">
+        <v>839.29</v>
+      </c>
+      <c r="L55" s="40">
+        <v>839.29</v>
+      </c>
+      <c r="M55" s="40">
+        <v>839.29</v>
+      </c>
+      <c r="N55" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O55"/>
+      <c r="P55"/>
+    </row>
+    <row r="56" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A56"/>
+      <c r="B56" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="C56" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D56" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E56" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F56" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G56" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H56" s="34" t="s">
+        <v>56</v>
+      </c>
+      <c r="I56" s="35">
+        <v>342</v>
+      </c>
+      <c r="J56" s="36">
+        <v>675063</v>
+      </c>
+      <c r="K56" s="36">
+        <v>452247</v>
+      </c>
+      <c r="L56" s="36">
+        <v>329649.40000000002</v>
+      </c>
+      <c r="M56" s="36">
+        <v>329649.40000000002</v>
+      </c>
+      <c r="N56" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O56"/>
+      <c r="P56"/>
+    </row>
+    <row r="57" spans="1:16" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A57"/>
+      <c r="B57" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="C57" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="D57" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="E57" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="F57" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="G57" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="H57" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="I57" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="J57" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="K57" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="L57" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="M57" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="N57" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="O57"/>
+      <c r="P57"/>
+    </row>
+    <row r="58" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A58"/>
+      <c r="B58" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="C58" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D58" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E58" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F58" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G58" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="H58" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="I58" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J58" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="K58" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L58" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="M58" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="N58" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O58"/>
+      <c r="P58"/>
+    </row>
+    <row r="59" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A59"/>
+      <c r="B59" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C59" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D59" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E59" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="F59" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="G59" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="H59" s="43" t="s">
+        <v>57</v>
+      </c>
+      <c r="I59" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J59" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="K59" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L59" s="56" t="s">
+        <v>124</v>
+      </c>
+      <c r="M59" s="51"/>
+      <c r="N59" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="O59"/>
+      <c r="P59"/>
+    </row>
+    <row r="60" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A60"/>
+      <c r="B60" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C60" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D60" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E60" s="57" t="s">
+        <v>58</v>
+      </c>
+      <c r="F60" s="47"/>
+      <c r="G60" s="47"/>
+      <c r="H60" s="47"/>
+      <c r="I60" s="47"/>
+      <c r="J60" s="44" t="s">
+        <v>59</v>
+      </c>
+      <c r="K60" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L60" s="48" t="s">
+        <v>60</v>
+      </c>
+      <c r="M60" s="49"/>
+      <c r="N60" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="O60"/>
+      <c r="P60"/>
+    </row>
+    <row r="61" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A61"/>
+      <c r="B61" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C61" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D61" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E61" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F61" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G61" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="H61" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="I61" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J61" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="K61" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L61" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="M61" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="N61" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O61"/>
+      <c r="P61"/>
+    </row>
+    <row r="62" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A62"/>
+      <c r="B62" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C62" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D62" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E62" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F62" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G62" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="H62" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="I62" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J62" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="K62" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L62" s="46" t="s">
+        <v>62</v>
+      </c>
+      <c r="M62" s="47"/>
+      <c r="N62" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="O62"/>
+      <c r="P62"/>
+    </row>
+    <row r="63" spans="1:16" ht="34.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A63"/>
+      <c r="B63" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C63" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D63" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E63" s="48" t="s">
+        <v>63</v>
+      </c>
+      <c r="F63" s="49"/>
+      <c r="G63" s="49"/>
+      <c r="H63" s="49"/>
+      <c r="I63" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J63" s="44" t="s">
+        <v>59</v>
+      </c>
+      <c r="K63" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L63" s="48" t="s">
+        <v>60</v>
+      </c>
+      <c r="M63" s="49"/>
+      <c r="N63" s="5"/>
+      <c r="O63"/>
+      <c r="P63"/>
+    </row>
+    <row r="64" spans="1:16" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A64"/>
+      <c r="B64"/>
+      <c r="C64"/>
+      <c r="D64"/>
+      <c r="E64"/>
+      <c r="F64"/>
+      <c r="G64"/>
+      <c r="H64"/>
+      <c r="I64"/>
+      <c r="J64"/>
+      <c r="K64"/>
+      <c r="L64"/>
+      <c r="M64"/>
+      <c r="N64"/>
+      <c r="O64"/>
+      <c r="P64"/>
+    </row>
+  </sheetData>
+  <mergeCells count="35">
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="J3:M3"/>
+    <mergeCell ref="B5:M5"/>
+    <mergeCell ref="B6:M6"/>
+    <mergeCell ref="B7:M7"/>
+    <mergeCell ref="B8:M8"/>
+    <mergeCell ref="B9:M9"/>
+    <mergeCell ref="B10:M10"/>
+    <mergeCell ref="H11:L11"/>
+    <mergeCell ref="H12:L12"/>
+    <mergeCell ref="C14:M14"/>
+    <mergeCell ref="B16:M16"/>
+    <mergeCell ref="H17:L17"/>
+    <mergeCell ref="H18:L18"/>
+    <mergeCell ref="B19:M19"/>
+    <mergeCell ref="K21:L21"/>
+    <mergeCell ref="J22:L22"/>
+    <mergeCell ref="H23:K23"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="H25:I25"/>
+    <mergeCell ref="J25:M25"/>
+    <mergeCell ref="H26:I26"/>
+    <mergeCell ref="B27:L27"/>
+    <mergeCell ref="B28:G28"/>
+    <mergeCell ref="J28:K28"/>
+    <mergeCell ref="B29:G29"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="L62:M62"/>
+    <mergeCell ref="E63:H63"/>
+    <mergeCell ref="L63:M63"/>
+    <mergeCell ref="B30:G30"/>
+    <mergeCell ref="B31:G31"/>
+    <mergeCell ref="L59:M59"/>
+    <mergeCell ref="E60:I60"/>
+    <mergeCell ref="L60:M60"/>
+  </mergeCells>
+  <pageMargins left="0.196850393700787" right="0.196850393700787" top="0.98425196850393704" bottom="0.98425196850393704" header="0.98425196850393704" footer="0.98425196850393704"/>
+  <pageSetup paperSize="9" fitToHeight="0" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
+  <headerFooter alignWithMargins="0"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:P56"/>
+  <sheetViews>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A4" workbookViewId="0">
+      <selection activeCell="L50" sqref="L50:M50"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="0.6640625" style="1" customWidth="1"/>
+    <col min="2" max="7" width="2.6640625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="34" style="1" customWidth="1"/>
+    <col min="9" max="9" width="4" style="1" customWidth="1"/>
+    <col min="10" max="10" width="10.88671875" style="1" customWidth="1"/>
+    <col min="11" max="11" width="10.33203125" style="1" customWidth="1"/>
+    <col min="12" max="12" width="11.88671875" style="1" customWidth="1"/>
+    <col min="13" max="13" width="11.44140625" style="1" customWidth="1"/>
+    <col min="14" max="14" width="0.5546875" style="1" customWidth="1"/>
+    <col min="15" max="15" width="0" style="1" hidden="1" customWidth="1"/>
+    <col min="16" max="16" width="12.5546875" style="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" ht="3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1"/>
+      <c r="B1"/>
+      <c r="C1"/>
+      <c r="D1"/>
+      <c r="E1"/>
+      <c r="F1"/>
+      <c r="G1"/>
+      <c r="H1"/>
+      <c r="I1"/>
+      <c r="J1"/>
+      <c r="K1"/>
+      <c r="L1"/>
+      <c r="M1"/>
+      <c r="N1"/>
+      <c r="O1"/>
+      <c r="P1"/>
+    </row>
+    <row r="2" spans="1:16" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2"/>
+      <c r="B2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="I2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="J2" s="74" t="s">
+        <v>1</v>
+      </c>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O2"/>
+      <c r="P2"/>
+    </row>
+    <row r="3" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3"/>
+      <c r="B3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H3" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="I3" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="J3" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="K3" s="47"/>
+      <c r="L3" s="47"/>
+      <c r="M3" s="47"/>
+      <c r="N3" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O3"/>
+      <c r="P3"/>
+    </row>
+    <row r="4" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4"/>
+      <c r="B4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="J4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="K4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="L4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="M4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O4"/>
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16" ht="28.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5"/>
+      <c r="B5" s="75" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="47"/>
+      <c r="D5" s="47"/>
+      <c r="E5" s="47"/>
+      <c r="F5" s="47"/>
+      <c r="G5" s="47"/>
+      <c r="H5" s="47"/>
+      <c r="I5" s="47"/>
+      <c r="J5" s="47"/>
+      <c r="K5" s="47"/>
+      <c r="L5" s="47"/>
+      <c r="M5" s="47"/>
+      <c r="N5" s="5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+    </row>
+    <row r="6" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6"/>
+      <c r="B6" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="C6" s="47"/>
+      <c r="D6" s="47"/>
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="47"/>
+      <c r="I6" s="47"/>
+      <c r="J6" s="47"/>
+      <c r="K6" s="47"/>
+      <c r="L6" s="47"/>
+      <c r="M6" s="47"/>
+      <c r="N6" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="O6"/>
+      <c r="P6"/>
+    </row>
+    <row r="7" spans="1:16" ht="18.45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7"/>
+      <c r="B7" s="77" t="s">
+        <v>4</v>
+      </c>
+      <c r="C7" s="51"/>
+      <c r="D7" s="51"/>
+      <c r="E7" s="51"/>
+      <c r="F7" s="51"/>
+      <c r="G7" s="51"/>
+      <c r="H7" s="51"/>
+      <c r="I7" s="51"/>
+      <c r="J7" s="51"/>
+      <c r="K7" s="51"/>
+      <c r="L7" s="51"/>
+      <c r="M7" s="51"/>
+      <c r="N7" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="O7"/>
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8"/>
+      <c r="B8" s="70" t="s">
+        <v>5</v>
+      </c>
+      <c r="C8" s="47"/>
+      <c r="D8" s="47"/>
+      <c r="E8" s="47"/>
+      <c r="F8" s="47"/>
+      <c r="G8" s="47"/>
+      <c r="H8" s="47"/>
+      <c r="I8" s="47"/>
+      <c r="J8" s="47"/>
+      <c r="K8" s="47"/>
+      <c r="L8" s="47"/>
+      <c r="M8" s="47"/>
+      <c r="N8" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O8"/>
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16" ht="22.65" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9"/>
+      <c r="B9" s="72" t="s">
+        <v>6</v>
+      </c>
+      <c r="C9" s="47"/>
+      <c r="D9" s="47"/>
+      <c r="E9" s="47"/>
+      <c r="F9" s="47"/>
+      <c r="G9" s="47"/>
+      <c r="H9" s="47"/>
+      <c r="I9" s="47"/>
+      <c r="J9" s="47"/>
+      <c r="K9" s="47"/>
+      <c r="L9" s="47"/>
+      <c r="M9" s="47"/>
+      <c r="N9" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="O9"/>
+      <c r="P9"/>
+    </row>
+    <row r="10" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10"/>
+      <c r="B10" s="68" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" s="47"/>
+      <c r="D10" s="47"/>
+      <c r="E10" s="47"/>
+      <c r="F10" s="47"/>
+      <c r="G10" s="47"/>
+      <c r="H10" s="47"/>
+      <c r="I10" s="47"/>
+      <c r="J10" s="47"/>
+      <c r="K10" s="47"/>
+      <c r="L10" s="47"/>
+      <c r="M10" s="47"/>
+      <c r="N10" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O10"/>
+      <c r="P10"/>
+    </row>
+    <row r="11" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11"/>
+      <c r="B11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H11" s="73" t="s">
+        <v>8</v>
+      </c>
+      <c r="I11" s="47"/>
+      <c r="J11" s="47"/>
+      <c r="K11" s="47"/>
+      <c r="L11" s="47"/>
+      <c r="M11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O11"/>
+      <c r="P11"/>
+    </row>
+    <row r="12" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12"/>
+      <c r="B12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H12" s="70" t="s">
+        <v>9</v>
+      </c>
+      <c r="I12" s="47"/>
+      <c r="J12" s="47"/>
+      <c r="K12" s="47"/>
+      <c r="L12" s="47"/>
+      <c r="M12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O12"/>
+      <c r="P12"/>
+    </row>
+    <row r="13" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13"/>
+      <c r="B13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="I13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="J13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="K13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="L13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="M13" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="N13" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O13"/>
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14"/>
+      <c r="B14" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="68" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" s="47"/>
+      <c r="E14" s="47"/>
+      <c r="F14" s="47"/>
+      <c r="G14" s="47"/>
+      <c r="H14" s="47"/>
+      <c r="I14" s="47"/>
+      <c r="J14" s="47"/>
+      <c r="K14" s="47"/>
+      <c r="L14" s="47"/>
+      <c r="M14" s="47"/>
+      <c r="N14" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O14"/>
+      <c r="P14"/>
+    </row>
+    <row r="15" spans="1:16" ht="8.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15"/>
+      <c r="B15" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="D15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="F15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="I15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="J15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="K15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="L15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="M15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="N15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O15"/>
+      <c r="P15"/>
+    </row>
+    <row r="16" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16"/>
+      <c r="B16" s="69" t="s">
+        <v>11</v>
+      </c>
+      <c r="C16" s="47"/>
+      <c r="D16" s="47"/>
+      <c r="E16" s="47"/>
+      <c r="F16" s="47"/>
+      <c r="G16" s="47"/>
+      <c r="H16" s="47"/>
+      <c r="I16" s="47"/>
+      <c r="J16" s="47"/>
+      <c r="K16" s="47"/>
+      <c r="L16" s="47"/>
+      <c r="M16" s="47"/>
+      <c r="N16" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="O16"/>
+      <c r="P16"/>
+    </row>
+    <row r="17" spans="1:16" ht="11.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17"/>
+      <c r="B17" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="D17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="F17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H17" s="70" t="s">
+        <v>12</v>
+      </c>
+      <c r="I17" s="47"/>
+      <c r="J17" s="47"/>
+      <c r="K17" s="47"/>
+      <c r="L17" s="47"/>
+      <c r="M17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="N17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O17"/>
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18"/>
+      <c r="B18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H18" s="71" t="s">
+        <v>13</v>
+      </c>
+      <c r="I18" s="47"/>
+      <c r="J18" s="47"/>
+      <c r="K18" s="47"/>
+      <c r="L18" s="47"/>
+      <c r="M18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O18"/>
+      <c r="P18"/>
+    </row>
+    <row r="19" spans="1:16" ht="11.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19"/>
+      <c r="B19" s="70" t="s">
+        <v>14</v>
+      </c>
+      <c r="C19" s="47"/>
+      <c r="D19" s="47"/>
+      <c r="E19" s="47"/>
+      <c r="F19" s="47"/>
+      <c r="G19" s="47"/>
+      <c r="H19" s="47"/>
+      <c r="I19" s="47"/>
+      <c r="J19" s="47"/>
+      <c r="K19" s="47"/>
+      <c r="L19" s="47"/>
+      <c r="M19" s="47"/>
+      <c r="N19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O19"/>
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20"/>
+      <c r="B20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="C20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="D20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="F20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="G20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="H20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J20" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="K20" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="L20" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M20" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="N20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O20"/>
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21"/>
+      <c r="B21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H21" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="I21" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="J21" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="K21" s="58" t="s">
+        <v>16</v>
+      </c>
+      <c r="L21" s="59"/>
+      <c r="M21" s="17">
+        <v>46</v>
+      </c>
+      <c r="N21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O21"/>
+      <c r="P21"/>
+    </row>
+    <row r="22" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22"/>
+      <c r="B22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H22" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="I22" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J22" s="58" t="s">
+        <v>17</v>
+      </c>
+      <c r="K22" s="47"/>
+      <c r="L22" s="59"/>
+      <c r="M22" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="N22" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O22"/>
+      <c r="P22"/>
+    </row>
+    <row r="23" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23"/>
+      <c r="B23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H23" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="I23" s="47"/>
+      <c r="J23" s="47"/>
+      <c r="K23" s="47"/>
+      <c r="L23" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="M23" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O23"/>
+      <c r="P23"/>
+    </row>
+    <row r="24" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24"/>
+      <c r="B24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="I24" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J24" s="58" t="s">
+        <v>20</v>
+      </c>
+      <c r="K24" s="59"/>
+      <c r="L24" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="M24" s="21"/>
+      <c r="N24" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O24"/>
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25"/>
+      <c r="B25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H25" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="I25" s="47"/>
+      <c r="J25" s="67" t="s">
+        <v>112</v>
+      </c>
+      <c r="K25" s="54"/>
+      <c r="L25" s="54"/>
+      <c r="M25" s="55"/>
+      <c r="N25" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O25"/>
+      <c r="P25"/>
+    </row>
+    <row r="26" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26"/>
+      <c r="B26" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="C26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="D26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="E26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="F26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="H26" s="58" t="s">
+        <v>24</v>
+      </c>
+      <c r="I26" s="59"/>
+      <c r="J26" s="17">
+        <v>9</v>
+      </c>
+      <c r="K26" s="17">
+        <v>2</v>
+      </c>
+      <c r="L26" s="17">
+        <v>1</v>
+      </c>
+      <c r="M26" s="17">
+        <v>1</v>
+      </c>
+      <c r="N26" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O26"/>
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16" ht="28.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27"/>
+      <c r="B27" s="60" t="s">
+        <v>113</v>
+      </c>
+      <c r="C27" s="51"/>
+      <c r="D27" s="51"/>
+      <c r="E27" s="51"/>
+      <c r="F27" s="51"/>
+      <c r="G27" s="51"/>
+      <c r="H27" s="51"/>
+      <c r="I27" s="51"/>
+      <c r="J27" s="51"/>
+      <c r="K27" s="51"/>
+      <c r="L27" s="51"/>
+      <c r="M27" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="N27" s="24"/>
+      <c r="O27"/>
+      <c r="P27"/>
+    </row>
+    <row r="28" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28"/>
+      <c r="B28" s="61" t="s">
+        <v>27</v>
+      </c>
+      <c r="C28" s="49"/>
+      <c r="D28" s="49"/>
+      <c r="E28" s="49"/>
+      <c r="F28" s="49"/>
+      <c r="G28" s="62"/>
+      <c r="H28" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="I28" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="J28" s="61" t="s">
         <v>30</v>
       </c>
-      <c r="E28" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F28" s="35" t="s">
+      <c r="K28" s="62"/>
+      <c r="L28" s="25" t="s">
         <v>31</v>
       </c>
-      <c r="G28" s="30"/>
-[...3 lines deleted...]
-    <row r="29" spans="1:9" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
+      <c r="M28" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="N28" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="O28"/>
+      <c r="P28"/>
+    </row>
+    <row r="29" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29"/>
+      <c r="B29" s="63" t="s">
+        <v>33</v>
+      </c>
+      <c r="C29" s="47"/>
+      <c r="D29" s="47"/>
+      <c r="E29" s="47"/>
+      <c r="F29" s="47"/>
+      <c r="G29" s="59"/>
+      <c r="H29" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="I29" s="27" t="s">
+        <v>34</v>
+      </c>
+      <c r="J29" s="64" t="s">
+        <v>35</v>
+      </c>
+      <c r="K29" s="52"/>
+      <c r="L29" s="27" t="s">
+        <v>36</v>
+      </c>
+      <c r="M29" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="N29" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="O29"/>
+      <c r="P29"/>
+    </row>
+    <row r="30" spans="1:16" ht="54.15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30"/>
+      <c r="B30" s="50" t="s">
+        <v>38</v>
+      </c>
+      <c r="C30" s="51"/>
+      <c r="D30" s="51"/>
+      <c r="E30" s="51"/>
+      <c r="F30" s="51"/>
+      <c r="G30" s="52"/>
+      <c r="H30" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="I30" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="J30" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="K30" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="L30" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="M30" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="N30" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="O30"/>
+      <c r="P30"/>
+    </row>
+    <row r="31" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31"/>
+      <c r="B31" s="53" t="s">
+        <v>44</v>
+      </c>
+      <c r="C31" s="54"/>
+      <c r="D31" s="54"/>
+      <c r="E31" s="54"/>
+      <c r="F31" s="54"/>
+      <c r="G31" s="55"/>
+      <c r="H31" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="I31" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="J31" s="31" t="s">
+        <v>47</v>
+      </c>
+      <c r="K31" s="31" t="s">
+        <v>48</v>
+      </c>
+      <c r="L31" s="31" t="s">
+        <v>49</v>
+      </c>
+      <c r="M31" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="N31" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="O31"/>
+      <c r="P31"/>
+    </row>
+    <row r="32" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32"/>
+      <c r="B32" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="C32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H32" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="I32" s="35">
+        <v>1</v>
+      </c>
+      <c r="J32" s="36">
+        <v>20537</v>
+      </c>
+      <c r="K32" s="36">
+        <v>13691</v>
+      </c>
+      <c r="L32" s="36">
+        <v>8848.07</v>
+      </c>
+      <c r="M32" s="36">
+        <v>8848.07</v>
+      </c>
+      <c r="N32" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O32"/>
+      <c r="P32"/>
+    </row>
+    <row r="33" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33"/>
+      <c r="B33" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="C33" s="33" t="s">
+        <v>44</v>
+      </c>
+      <c r="D33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H33" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="I33" s="35">
+        <v>2</v>
+      </c>
+      <c r="J33" s="36">
+        <v>20517.36</v>
+      </c>
+      <c r="K33" s="36">
+        <v>13671.36</v>
+      </c>
+      <c r="L33" s="36">
+        <v>8828.43</v>
+      </c>
+      <c r="M33" s="36">
+        <v>8828.43</v>
+      </c>
+      <c r="N33" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O33"/>
+      <c r="P33"/>
+    </row>
+    <row r="34" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34"/>
+      <c r="B34" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C34" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D34" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E34" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="F34" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G34" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H34" s="38" t="s">
+        <v>53</v>
+      </c>
+      <c r="I34" s="39">
+        <v>3</v>
+      </c>
+      <c r="J34" s="40">
+        <v>20223.36</v>
+      </c>
+      <c r="K34" s="40">
+        <v>13475.36</v>
+      </c>
+      <c r="L34" s="40">
+        <v>8738.2800000000007</v>
+      </c>
+      <c r="M34" s="40">
+        <v>8738.2800000000007</v>
+      </c>
+      <c r="N34" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O34"/>
+      <c r="P34"/>
+    </row>
+    <row r="35" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35"/>
+      <c r="B35" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C35" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D35" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E35" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F35" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G35" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H35" s="38" t="s">
+        <v>53</v>
+      </c>
+      <c r="I35" s="39">
+        <v>4</v>
+      </c>
+      <c r="J35" s="40">
+        <v>20223.36</v>
+      </c>
+      <c r="K35" s="40">
+        <v>13475.36</v>
+      </c>
+      <c r="L35" s="40">
+        <v>8738.2800000000007</v>
+      </c>
+      <c r="M35" s="40">
+        <v>8738.2800000000007</v>
+      </c>
+      <c r="N35" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O35"/>
+      <c r="P35"/>
+    </row>
+    <row r="36" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36"/>
+      <c r="B36" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C36" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D36" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E36" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F36" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G36" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H36" s="38" t="s">
+        <v>54</v>
+      </c>
+      <c r="I36" s="39">
+        <v>5</v>
+      </c>
+      <c r="J36" s="40">
+        <v>20223.36</v>
+      </c>
+      <c r="K36" s="40">
+        <v>13475.36</v>
+      </c>
+      <c r="L36" s="40">
+        <v>8738.2800000000007</v>
+      </c>
+      <c r="M36" s="40">
+        <v>8738.2800000000007</v>
+      </c>
+      <c r="N36" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O36"/>
+      <c r="P36"/>
+    </row>
+    <row r="37" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37"/>
+      <c r="B37" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="H37" s="38" t="s">
+        <v>54</v>
+      </c>
+      <c r="I37" s="39">
+        <v>6</v>
+      </c>
+      <c r="J37" s="40">
+        <v>20223.36</v>
+      </c>
+      <c r="K37" s="40">
+        <v>13475.36</v>
+      </c>
+      <c r="L37" s="40">
+        <v>8738.2800000000007</v>
+      </c>
+      <c r="M37" s="40">
+        <v>8738.2800000000007</v>
+      </c>
+      <c r="N37" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O37"/>
+      <c r="P37"/>
+    </row>
+    <row r="38" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38"/>
+      <c r="B38" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C38" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D38" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="E38" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="F38" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G38" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H38" s="38" t="s">
+        <v>55</v>
+      </c>
+      <c r="I38" s="39">
+        <v>9</v>
+      </c>
+      <c r="J38" s="40">
+        <v>294</v>
+      </c>
+      <c r="K38" s="40">
+        <v>196</v>
+      </c>
+      <c r="L38" s="40">
+        <v>90.15</v>
+      </c>
+      <c r="M38" s="40">
+        <v>90.15</v>
+      </c>
+      <c r="N38" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O38"/>
+      <c r="P38"/>
+    </row>
+    <row r="39" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39"/>
+      <c r="B39" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C39" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D39" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="E39" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F39" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G39" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H39" s="38" t="s">
+        <v>55</v>
+      </c>
+      <c r="I39" s="39">
+        <v>10</v>
+      </c>
+      <c r="J39" s="40">
+        <v>294</v>
+      </c>
+      <c r="K39" s="40">
+        <v>196</v>
+      </c>
+      <c r="L39" s="40">
+        <v>90.15</v>
+      </c>
+      <c r="M39" s="40">
+        <v>90.15</v>
+      </c>
+      <c r="N39" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O39"/>
+      <c r="P39"/>
+    </row>
+    <row r="40" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40"/>
+      <c r="B40" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C40" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D40" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="E40" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F40" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G40" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H40" s="38" t="s">
+        <v>55</v>
+      </c>
+      <c r="I40" s="39">
+        <v>11</v>
+      </c>
+      <c r="J40" s="40">
+        <v>294</v>
+      </c>
+      <c r="K40" s="40">
+        <v>196</v>
+      </c>
+      <c r="L40" s="40">
+        <v>90.15</v>
+      </c>
+      <c r="M40" s="40">
+        <v>90.15</v>
+      </c>
+      <c r="N40" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O40"/>
+      <c r="P40"/>
+    </row>
+    <row r="41" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41"/>
+      <c r="B41" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C41" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D41" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="E41" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F41" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G41" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="H41" s="38" t="s">
+        <v>55</v>
+      </c>
+      <c r="I41" s="39">
+        <v>12</v>
+      </c>
+      <c r="J41" s="40">
+        <v>294</v>
+      </c>
+      <c r="K41" s="40">
+        <v>196</v>
+      </c>
+      <c r="L41" s="40">
+        <v>90.15</v>
+      </c>
+      <c r="M41" s="40">
+        <v>90.15</v>
+      </c>
+      <c r="N41" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O41"/>
+      <c r="P41"/>
+    </row>
+    <row r="42" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42"/>
+      <c r="B42" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="C42" s="33" t="s">
+        <v>50</v>
+      </c>
+      <c r="D42" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E42" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F42" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G42" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H42" s="34" t="s">
+        <v>96</v>
+      </c>
+      <c r="I42" s="35">
+        <v>112</v>
+      </c>
+      <c r="J42" s="36">
+        <v>19.64</v>
+      </c>
+      <c r="K42" s="36">
+        <v>19.64</v>
+      </c>
+      <c r="L42" s="36">
+        <v>19.64</v>
+      </c>
+      <c r="M42" s="36">
+        <v>19.64</v>
+      </c>
+      <c r="N42" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O42"/>
+      <c r="P42"/>
+    </row>
+    <row r="43" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43"/>
+      <c r="B43" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C43" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="D43" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="E43" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="F43" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G43" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H43" s="38" t="s">
+        <v>97</v>
+      </c>
+      <c r="I43" s="39">
+        <v>126</v>
+      </c>
+      <c r="J43" s="40">
+        <v>19.64</v>
+      </c>
+      <c r="K43" s="40">
+        <v>19.64</v>
+      </c>
+      <c r="L43" s="40">
+        <v>19.64</v>
+      </c>
+      <c r="M43" s="40">
+        <v>19.64</v>
+      </c>
+      <c r="N43" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O43"/>
+      <c r="P43"/>
+    </row>
+    <row r="44" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44"/>
+      <c r="B44" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C44" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="D44" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="E44" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F44" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G44" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H44" s="38" t="s">
+        <v>97</v>
+      </c>
+      <c r="I44" s="39">
+        <v>127</v>
+      </c>
+      <c r="J44" s="40">
+        <v>19.64</v>
+      </c>
+      <c r="K44" s="40">
+        <v>19.64</v>
+      </c>
+      <c r="L44" s="40">
+        <v>19.64</v>
+      </c>
+      <c r="M44" s="40">
+        <v>19.64</v>
+      </c>
+      <c r="N44" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O44"/>
+      <c r="P44"/>
+    </row>
+    <row r="45" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45"/>
+      <c r="B45" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C45" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="D45" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="E45" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F45" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G45" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H45" s="38" t="s">
+        <v>97</v>
+      </c>
+      <c r="I45" s="39">
+        <v>128</v>
+      </c>
+      <c r="J45" s="40">
+        <v>19.64</v>
+      </c>
+      <c r="K45" s="40">
+        <v>19.64</v>
+      </c>
+      <c r="L45" s="40">
+        <v>19.64</v>
+      </c>
+      <c r="M45" s="40">
+        <v>19.64</v>
+      </c>
+      <c r="N45" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O45"/>
+      <c r="P45"/>
+    </row>
+    <row r="46" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46"/>
+      <c r="B46" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C46" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="D46" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="E46" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F46" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G46" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="H46" s="38" t="s">
+        <v>98</v>
+      </c>
+      <c r="I46" s="39">
+        <v>129</v>
+      </c>
+      <c r="J46" s="40">
+        <v>19.64</v>
+      </c>
+      <c r="K46" s="40">
+        <v>19.64</v>
+      </c>
+      <c r="L46" s="40">
+        <v>19.64</v>
+      </c>
+      <c r="M46" s="40">
+        <v>19.64</v>
+      </c>
+      <c r="N46" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O46"/>
+      <c r="P46"/>
+    </row>
+    <row r="47" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47"/>
+      <c r="B47" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="C47" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D47" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E47" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F47" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G47" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H47" s="34" t="s">
+        <v>56</v>
+      </c>
+      <c r="I47" s="35">
+        <v>342</v>
+      </c>
+      <c r="J47" s="36">
+        <v>20537</v>
+      </c>
+      <c r="K47" s="36">
+        <v>13691</v>
+      </c>
+      <c r="L47" s="36">
+        <v>8848.07</v>
+      </c>
+      <c r="M47" s="36">
+        <v>8848.07</v>
+      </c>
+      <c r="N47" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O47"/>
+      <c r="P47"/>
+    </row>
+    <row r="48" spans="1:16" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48"/>
+      <c r="B48" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="C48" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="D48" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="E48" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="F48" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="G48" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="H48" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="I48" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="J48" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="K48" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="L48" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="M48" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="N48" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="O48"/>
+      <c r="P48"/>
+    </row>
+    <row r="49" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A49"/>
+      <c r="B49" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="C49" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D49" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E49" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F49" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G49" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="H49" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="I49" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J49" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="K49" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L49" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="M49" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="N49" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O49"/>
+      <c r="P49"/>
+    </row>
+    <row r="50" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A50"/>
+      <c r="B50" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C50" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D50" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E50" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="F50" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="G50" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="H50" s="43" t="s">
+        <v>57</v>
+      </c>
+      <c r="I50" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J50" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="K50" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L50" s="56" t="s">
+        <v>124</v>
+      </c>
+      <c r="M50" s="51"/>
+      <c r="N50" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="O50"/>
+      <c r="P50"/>
+    </row>
+    <row r="51" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A51"/>
+      <c r="B51" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C51" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D51" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E51" s="57" t="s">
+        <v>58</v>
+      </c>
+      <c r="F51" s="47"/>
+      <c r="G51" s="47"/>
+      <c r="H51" s="47"/>
+      <c r="I51" s="47"/>
+      <c r="J51" s="44" t="s">
+        <v>59</v>
+      </c>
+      <c r="K51" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L51" s="48" t="s">
+        <v>60</v>
+      </c>
+      <c r="M51" s="49"/>
+      <c r="N51" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="O51"/>
+      <c r="P51"/>
+    </row>
+    <row r="52" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A52"/>
+      <c r="B52" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C52" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D52" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E52" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F52" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G52" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="H52" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="I52" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J52" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="K52" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L52" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="M52" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="N52" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O52"/>
+      <c r="P52"/>
+    </row>
+    <row r="53" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A53"/>
+      <c r="B53" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C53" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D53" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E53" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F53" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G53" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="H53" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="I53" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J53" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="K53" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L53" s="46" t="s">
+        <v>62</v>
+      </c>
+      <c r="M53" s="47"/>
+      <c r="N53" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="O53"/>
+      <c r="P53"/>
+    </row>
+    <row r="54" spans="1:16" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A54"/>
+      <c r="B54" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C54" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D54" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E54" s="48" t="s">
+        <v>63</v>
+      </c>
+      <c r="F54" s="49"/>
+      <c r="G54" s="49"/>
+      <c r="H54" s="49"/>
+      <c r="I54" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J54" s="44" t="s">
+        <v>59</v>
+      </c>
+      <c r="K54" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L54" s="48" t="s">
+        <v>60</v>
+      </c>
+      <c r="M54" s="49"/>
+      <c r="N54" s="5"/>
+      <c r="O54"/>
+      <c r="P54"/>
+    </row>
+    <row r="55" spans="1:16" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A55"/>
+      <c r="B55"/>
+      <c r="C55"/>
+      <c r="D55"/>
+      <c r="E55"/>
+      <c r="F55"/>
+      <c r="G55"/>
+      <c r="H55"/>
+      <c r="I55"/>
+      <c r="J55"/>
+      <c r="K55"/>
+      <c r="L55"/>
+      <c r="M55"/>
+      <c r="N55"/>
+      <c r="O55"/>
+      <c r="P55"/>
+    </row>
+    <row r="56" spans="1:16" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A56"/>
+      <c r="B56"/>
+      <c r="C56"/>
+      <c r="D56"/>
+      <c r="E56"/>
+      <c r="F56"/>
+      <c r="G56"/>
+      <c r="H56"/>
+      <c r="I56"/>
+      <c r="J56"/>
+      <c r="K56"/>
+      <c r="L56"/>
+      <c r="M56"/>
+      <c r="N56"/>
+      <c r="O56"/>
+      <c r="P56"/>
+    </row>
   </sheetData>
-  <mergeCells count="19">
-[...18 lines deleted...]
-    <mergeCell ref="A24:I24"/>
+  <mergeCells count="35">
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="J3:M3"/>
+    <mergeCell ref="B5:M5"/>
+    <mergeCell ref="B6:M6"/>
+    <mergeCell ref="B7:M7"/>
+    <mergeCell ref="B8:M8"/>
+    <mergeCell ref="B9:M9"/>
+    <mergeCell ref="B10:M10"/>
+    <mergeCell ref="H11:L11"/>
+    <mergeCell ref="H12:L12"/>
+    <mergeCell ref="C14:M14"/>
+    <mergeCell ref="B16:M16"/>
+    <mergeCell ref="H17:L17"/>
+    <mergeCell ref="H18:L18"/>
+    <mergeCell ref="B19:M19"/>
+    <mergeCell ref="K21:L21"/>
+    <mergeCell ref="J22:L22"/>
+    <mergeCell ref="H23:K23"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="H25:I25"/>
+    <mergeCell ref="J25:M25"/>
+    <mergeCell ref="H26:I26"/>
+    <mergeCell ref="B27:L27"/>
+    <mergeCell ref="B28:G28"/>
+    <mergeCell ref="J28:K28"/>
+    <mergeCell ref="B29:G29"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="L53:M53"/>
+    <mergeCell ref="E54:H54"/>
+    <mergeCell ref="L54:M54"/>
+    <mergeCell ref="B30:G30"/>
+    <mergeCell ref="B31:G31"/>
+    <mergeCell ref="L50:M50"/>
+    <mergeCell ref="E51:I51"/>
+    <mergeCell ref="L51:M51"/>
   </mergeCells>
-  <pageMargins left="0.39370078740157499" right="0.39370078740157499" top="0.39370078740157499" bottom="0.39370078740157499" header="0.39370078740157499" footer="0.39370078740157499"/>
-  <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
+  <pageMargins left="0.196850393700787" right="0.196850393700787" top="0.98425196850393704" bottom="0.98425196850393704" header="0.98425196850393704" footer="0.98425196850393704"/>
+  <pageSetup paperSize="9" fitToHeight="0" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:P46"/>
+  <sheetViews>
+    <sheetView showGridLines="0" topLeftCell="A34" workbookViewId="0">
+      <selection activeCell="L41" sqref="L41:M41"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="0.6640625" style="1" customWidth="1"/>
+    <col min="2" max="7" width="2.6640625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="34" style="1" customWidth="1"/>
+    <col min="9" max="9" width="4" style="1" customWidth="1"/>
+    <col min="10" max="10" width="10.88671875" style="1" customWidth="1"/>
+    <col min="11" max="11" width="10.33203125" style="1" customWidth="1"/>
+    <col min="12" max="12" width="11.88671875" style="1" customWidth="1"/>
+    <col min="13" max="13" width="11.44140625" style="1" customWidth="1"/>
+    <col min="14" max="14" width="0.5546875" style="1" customWidth="1"/>
+    <col min="15" max="15" width="0" style="1" hidden="1" customWidth="1"/>
+    <col min="16" max="16" width="12.5546875" style="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" ht="3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1"/>
+      <c r="B1"/>
+      <c r="C1"/>
+      <c r="D1"/>
+      <c r="E1"/>
+      <c r="F1"/>
+      <c r="G1"/>
+      <c r="H1"/>
+      <c r="I1"/>
+      <c r="J1"/>
+      <c r="K1"/>
+      <c r="L1"/>
+      <c r="M1"/>
+      <c r="N1"/>
+      <c r="O1"/>
+      <c r="P1"/>
+    </row>
+    <row r="2" spans="1:16" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2"/>
+      <c r="B2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="I2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="J2" s="74" t="s">
+        <v>1</v>
+      </c>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O2"/>
+      <c r="P2"/>
+    </row>
+    <row r="3" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3"/>
+      <c r="B3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H3" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="I3" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="J3" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="K3" s="47"/>
+      <c r="L3" s="47"/>
+      <c r="M3" s="47"/>
+      <c r="N3" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O3"/>
+      <c r="P3"/>
+    </row>
+    <row r="4" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4"/>
+      <c r="B4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="J4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="K4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="L4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="M4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O4"/>
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16" ht="28.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5"/>
+      <c r="B5" s="75" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="47"/>
+      <c r="D5" s="47"/>
+      <c r="E5" s="47"/>
+      <c r="F5" s="47"/>
+      <c r="G5" s="47"/>
+      <c r="H5" s="47"/>
+      <c r="I5" s="47"/>
+      <c r="J5" s="47"/>
+      <c r="K5" s="47"/>
+      <c r="L5" s="47"/>
+      <c r="M5" s="47"/>
+      <c r="N5" s="5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+    </row>
+    <row r="6" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6"/>
+      <c r="B6" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="C6" s="47"/>
+      <c r="D6" s="47"/>
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="47"/>
+      <c r="I6" s="47"/>
+      <c r="J6" s="47"/>
+      <c r="K6" s="47"/>
+      <c r="L6" s="47"/>
+      <c r="M6" s="47"/>
+      <c r="N6" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="O6"/>
+      <c r="P6"/>
+    </row>
+    <row r="7" spans="1:16" ht="18.45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7"/>
+      <c r="B7" s="77" t="s">
+        <v>4</v>
+      </c>
+      <c r="C7" s="51"/>
+      <c r="D7" s="51"/>
+      <c r="E7" s="51"/>
+      <c r="F7" s="51"/>
+      <c r="G7" s="51"/>
+      <c r="H7" s="51"/>
+      <c r="I7" s="51"/>
+      <c r="J7" s="51"/>
+      <c r="K7" s="51"/>
+      <c r="L7" s="51"/>
+      <c r="M7" s="51"/>
+      <c r="N7" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="O7"/>
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8"/>
+      <c r="B8" s="70" t="s">
+        <v>5</v>
+      </c>
+      <c r="C8" s="47"/>
+      <c r="D8" s="47"/>
+      <c r="E8" s="47"/>
+      <c r="F8" s="47"/>
+      <c r="G8" s="47"/>
+      <c r="H8" s="47"/>
+      <c r="I8" s="47"/>
+      <c r="J8" s="47"/>
+      <c r="K8" s="47"/>
+      <c r="L8" s="47"/>
+      <c r="M8" s="47"/>
+      <c r="N8" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O8"/>
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16" ht="22.65" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9"/>
+      <c r="B9" s="72" t="s">
+        <v>6</v>
+      </c>
+      <c r="C9" s="47"/>
+      <c r="D9" s="47"/>
+      <c r="E9" s="47"/>
+      <c r="F9" s="47"/>
+      <c r="G9" s="47"/>
+      <c r="H9" s="47"/>
+      <c r="I9" s="47"/>
+      <c r="J9" s="47"/>
+      <c r="K9" s="47"/>
+      <c r="L9" s="47"/>
+      <c r="M9" s="47"/>
+      <c r="N9" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="O9"/>
+      <c r="P9"/>
+    </row>
+    <row r="10" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10"/>
+      <c r="B10" s="68" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" s="47"/>
+      <c r="D10" s="47"/>
+      <c r="E10" s="47"/>
+      <c r="F10" s="47"/>
+      <c r="G10" s="47"/>
+      <c r="H10" s="47"/>
+      <c r="I10" s="47"/>
+      <c r="J10" s="47"/>
+      <c r="K10" s="47"/>
+      <c r="L10" s="47"/>
+      <c r="M10" s="47"/>
+      <c r="N10" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O10"/>
+      <c r="P10"/>
+    </row>
+    <row r="11" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11"/>
+      <c r="B11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H11" s="73" t="s">
+        <v>8</v>
+      </c>
+      <c r="I11" s="47"/>
+      <c r="J11" s="47"/>
+      <c r="K11" s="47"/>
+      <c r="L11" s="47"/>
+      <c r="M11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O11"/>
+      <c r="P11"/>
+    </row>
+    <row r="12" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12"/>
+      <c r="B12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H12" s="70" t="s">
+        <v>9</v>
+      </c>
+      <c r="I12" s="47"/>
+      <c r="J12" s="47"/>
+      <c r="K12" s="47"/>
+      <c r="L12" s="47"/>
+      <c r="M12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O12"/>
+      <c r="P12"/>
+    </row>
+    <row r="13" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13"/>
+      <c r="B13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="I13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="J13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="K13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="L13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="M13" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="N13" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O13"/>
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14"/>
+      <c r="B14" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="68" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" s="47"/>
+      <c r="E14" s="47"/>
+      <c r="F14" s="47"/>
+      <c r="G14" s="47"/>
+      <c r="H14" s="47"/>
+      <c r="I14" s="47"/>
+      <c r="J14" s="47"/>
+      <c r="K14" s="47"/>
+      <c r="L14" s="47"/>
+      <c r="M14" s="47"/>
+      <c r="N14" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O14"/>
+      <c r="P14"/>
+    </row>
+    <row r="15" spans="1:16" ht="8.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15"/>
+      <c r="B15" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="D15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="F15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="I15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="J15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="K15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="L15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="M15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="N15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O15"/>
+      <c r="P15"/>
+    </row>
+    <row r="16" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16"/>
+      <c r="B16" s="69" t="s">
+        <v>11</v>
+      </c>
+      <c r="C16" s="47"/>
+      <c r="D16" s="47"/>
+      <c r="E16" s="47"/>
+      <c r="F16" s="47"/>
+      <c r="G16" s="47"/>
+      <c r="H16" s="47"/>
+      <c r="I16" s="47"/>
+      <c r="J16" s="47"/>
+      <c r="K16" s="47"/>
+      <c r="L16" s="47"/>
+      <c r="M16" s="47"/>
+      <c r="N16" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="O16"/>
+      <c r="P16"/>
+    </row>
+    <row r="17" spans="1:16" ht="11.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17"/>
+      <c r="B17" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="D17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="F17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H17" s="70" t="s">
+        <v>12</v>
+      </c>
+      <c r="I17" s="47"/>
+      <c r="J17" s="47"/>
+      <c r="K17" s="47"/>
+      <c r="L17" s="47"/>
+      <c r="M17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="N17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O17"/>
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18"/>
+      <c r="B18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H18" s="71" t="s">
+        <v>114</v>
+      </c>
+      <c r="I18" s="47"/>
+      <c r="J18" s="47"/>
+      <c r="K18" s="47"/>
+      <c r="L18" s="47"/>
+      <c r="M18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O18"/>
+      <c r="P18"/>
+    </row>
+    <row r="19" spans="1:16" ht="11.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19"/>
+      <c r="B19" s="70" t="s">
+        <v>14</v>
+      </c>
+      <c r="C19" s="47"/>
+      <c r="D19" s="47"/>
+      <c r="E19" s="47"/>
+      <c r="F19" s="47"/>
+      <c r="G19" s="47"/>
+      <c r="H19" s="47"/>
+      <c r="I19" s="47"/>
+      <c r="J19" s="47"/>
+      <c r="K19" s="47"/>
+      <c r="L19" s="47"/>
+      <c r="M19" s="47"/>
+      <c r="N19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O19"/>
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20"/>
+      <c r="B20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="C20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="D20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="F20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="G20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="H20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J20" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="K20" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="L20" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M20" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="N20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O20"/>
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21"/>
+      <c r="B21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H21" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="I21" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="J21" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="K21" s="58" t="s">
+        <v>16</v>
+      </c>
+      <c r="L21" s="59"/>
+      <c r="M21" s="17">
+        <v>46</v>
+      </c>
+      <c r="N21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O21"/>
+      <c r="P21"/>
+    </row>
+    <row r="22" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22"/>
+      <c r="B22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H22" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="I22" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J22" s="58" t="s">
+        <v>17</v>
+      </c>
+      <c r="K22" s="47"/>
+      <c r="L22" s="59"/>
+      <c r="M22" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="N22" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O22"/>
+      <c r="P22"/>
+    </row>
+    <row r="23" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23"/>
+      <c r="B23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H23" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="I23" s="47"/>
+      <c r="J23" s="47"/>
+      <c r="K23" s="47"/>
+      <c r="L23" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="M23" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O23"/>
+      <c r="P23"/>
+    </row>
+    <row r="24" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24"/>
+      <c r="B24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="I24" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J24" s="58" t="s">
+        <v>20</v>
+      </c>
+      <c r="K24" s="59"/>
+      <c r="L24" s="21" t="s">
+        <v>115</v>
+      </c>
+      <c r="M24" s="21"/>
+      <c r="N24" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O24"/>
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25"/>
+      <c r="B25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H25" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="I25" s="47"/>
+      <c r="J25" s="67" t="s">
+        <v>64</v>
+      </c>
+      <c r="K25" s="54"/>
+      <c r="L25" s="54"/>
+      <c r="M25" s="55"/>
+      <c r="N25" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O25"/>
+      <c r="P25"/>
+    </row>
+    <row r="26" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26"/>
+      <c r="B26" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="C26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="D26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="E26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="F26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="H26" s="58" t="s">
+        <v>24</v>
+      </c>
+      <c r="I26" s="59"/>
+      <c r="J26" s="17">
+        <v>9</v>
+      </c>
+      <c r="K26" s="17">
+        <v>2</v>
+      </c>
+      <c r="L26" s="17">
+        <v>1</v>
+      </c>
+      <c r="M26" s="17">
+        <v>1</v>
+      </c>
+      <c r="N26" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O26"/>
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16" ht="28.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27"/>
+      <c r="B27" s="60" t="s">
+        <v>116</v>
+      </c>
+      <c r="C27" s="51"/>
+      <c r="D27" s="51"/>
+      <c r="E27" s="51"/>
+      <c r="F27" s="51"/>
+      <c r="G27" s="51"/>
+      <c r="H27" s="51"/>
+      <c r="I27" s="51"/>
+      <c r="J27" s="51"/>
+      <c r="K27" s="51"/>
+      <c r="L27" s="51"/>
+      <c r="M27" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="N27" s="24"/>
+      <c r="O27"/>
+      <c r="P27"/>
+    </row>
+    <row r="28" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28"/>
+      <c r="B28" s="61" t="s">
+        <v>27</v>
+      </c>
+      <c r="C28" s="49"/>
+      <c r="D28" s="49"/>
+      <c r="E28" s="49"/>
+      <c r="F28" s="49"/>
+      <c r="G28" s="62"/>
+      <c r="H28" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="I28" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="J28" s="61" t="s">
+        <v>30</v>
+      </c>
+      <c r="K28" s="62"/>
+      <c r="L28" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="M28" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="N28" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="O28"/>
+      <c r="P28"/>
+    </row>
+    <row r="29" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29"/>
+      <c r="B29" s="63" t="s">
+        <v>33</v>
+      </c>
+      <c r="C29" s="47"/>
+      <c r="D29" s="47"/>
+      <c r="E29" s="47"/>
+      <c r="F29" s="47"/>
+      <c r="G29" s="59"/>
+      <c r="H29" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="I29" s="27" t="s">
+        <v>34</v>
+      </c>
+      <c r="J29" s="64" t="s">
+        <v>35</v>
+      </c>
+      <c r="K29" s="52"/>
+      <c r="L29" s="27" t="s">
+        <v>36</v>
+      </c>
+      <c r="M29" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="N29" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="O29"/>
+      <c r="P29"/>
+    </row>
+    <row r="30" spans="1:16" ht="54.15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30"/>
+      <c r="B30" s="50" t="s">
+        <v>38</v>
+      </c>
+      <c r="C30" s="51"/>
+      <c r="D30" s="51"/>
+      <c r="E30" s="51"/>
+      <c r="F30" s="51"/>
+      <c r="G30" s="52"/>
+      <c r="H30" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="I30" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="J30" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="K30" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="L30" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="M30" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="N30" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="O30"/>
+      <c r="P30"/>
+    </row>
+    <row r="31" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31"/>
+      <c r="B31" s="53" t="s">
+        <v>44</v>
+      </c>
+      <c r="C31" s="54"/>
+      <c r="D31" s="54"/>
+      <c r="E31" s="54"/>
+      <c r="F31" s="54"/>
+      <c r="G31" s="55"/>
+      <c r="H31" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="I31" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="J31" s="31" t="s">
+        <v>47</v>
+      </c>
+      <c r="K31" s="31" t="s">
+        <v>48</v>
+      </c>
+      <c r="L31" s="31" t="s">
+        <v>49</v>
+      </c>
+      <c r="M31" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="N31" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="O31"/>
+      <c r="P31"/>
+    </row>
+    <row r="32" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32"/>
+      <c r="B32" s="33" t="s">
+        <v>46</v>
+      </c>
+      <c r="C32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H32" s="34" t="s">
+        <v>76</v>
+      </c>
+      <c r="I32" s="35">
+        <v>158</v>
+      </c>
+      <c r="J32" s="36">
+        <v>100000</v>
+      </c>
+      <c r="K32" s="36">
+        <v>50000</v>
+      </c>
+      <c r="L32" s="36">
+        <v>36251.379999999997</v>
+      </c>
+      <c r="M32" s="36">
+        <v>36251.379999999997</v>
+      </c>
+      <c r="N32" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O32"/>
+      <c r="P32"/>
+    </row>
+    <row r="33" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33"/>
+      <c r="B33" s="33" t="s">
+        <v>46</v>
+      </c>
+      <c r="C33" s="33" t="s">
+        <v>44</v>
+      </c>
+      <c r="D33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H33" s="34" t="s">
+        <v>77</v>
+      </c>
+      <c r="I33" s="35">
+        <v>159</v>
+      </c>
+      <c r="J33" s="36">
+        <v>100000</v>
+      </c>
+      <c r="K33" s="36">
+        <v>50000</v>
+      </c>
+      <c r="L33" s="36">
+        <v>36251.379999999997</v>
+      </c>
+      <c r="M33" s="36">
+        <v>36251.379999999997</v>
+      </c>
+      <c r="N33" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O33"/>
+      <c r="P33"/>
+    </row>
+    <row r="34" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34"/>
+      <c r="B34" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="C34" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D34" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E34" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="F34" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G34" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H34" s="38" t="s">
+        <v>78</v>
+      </c>
+      <c r="I34" s="39">
+        <v>160</v>
+      </c>
+      <c r="J34" s="40">
+        <v>100000</v>
+      </c>
+      <c r="K34" s="40">
+        <v>50000</v>
+      </c>
+      <c r="L34" s="40">
+        <v>36251.379999999997</v>
+      </c>
+      <c r="M34" s="40">
+        <v>36251.379999999997</v>
+      </c>
+      <c r="N34" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O34"/>
+      <c r="P34"/>
+    </row>
+    <row r="35" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35"/>
+      <c r="B35" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="C35" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D35" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E35" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="F35" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G35" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H35" s="38" t="s">
+        <v>117</v>
+      </c>
+      <c r="I35" s="39">
+        <v>164</v>
+      </c>
+      <c r="J35" s="40">
+        <v>100000</v>
+      </c>
+      <c r="K35" s="40">
+        <v>50000</v>
+      </c>
+      <c r="L35" s="40">
+        <v>36251.379999999997</v>
+      </c>
+      <c r="M35" s="40">
+        <v>36251.379999999997</v>
+      </c>
+      <c r="N35" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O35"/>
+      <c r="P35"/>
+    </row>
+    <row r="36" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36"/>
+      <c r="B36" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="C36" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D36" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E36" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="F36" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G36" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H36" s="38" t="s">
+        <v>117</v>
+      </c>
+      <c r="I36" s="39">
+        <v>165</v>
+      </c>
+      <c r="J36" s="40">
+        <v>100000</v>
+      </c>
+      <c r="K36" s="40">
+        <v>50000</v>
+      </c>
+      <c r="L36" s="40">
+        <v>36251.379999999997</v>
+      </c>
+      <c r="M36" s="40">
+        <v>36251.379999999997</v>
+      </c>
+      <c r="N36" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O36"/>
+      <c r="P36"/>
+    </row>
+    <row r="37" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37"/>
+      <c r="B37" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="C37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E37" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="F37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G37" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="H37" s="38" t="s">
+        <v>118</v>
+      </c>
+      <c r="I37" s="39">
+        <v>167</v>
+      </c>
+      <c r="J37" s="40">
+        <v>100000</v>
+      </c>
+      <c r="K37" s="40">
+        <v>50000</v>
+      </c>
+      <c r="L37" s="40">
+        <v>36251.379999999997</v>
+      </c>
+      <c r="M37" s="40">
+        <v>36251.379999999997</v>
+      </c>
+      <c r="N37" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O37"/>
+      <c r="P37"/>
+    </row>
+    <row r="38" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38"/>
+      <c r="B38" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="C38" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D38" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E38" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F38" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G38" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H38" s="34" t="s">
+        <v>56</v>
+      </c>
+      <c r="I38" s="35">
+        <v>342</v>
+      </c>
+      <c r="J38" s="36">
+        <v>100000</v>
+      </c>
+      <c r="K38" s="36">
+        <v>50000</v>
+      </c>
+      <c r="L38" s="36">
+        <v>36251.379999999997</v>
+      </c>
+      <c r="M38" s="36">
+        <v>36251.379999999997</v>
+      </c>
+      <c r="N38" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O38"/>
+      <c r="P38"/>
+    </row>
+    <row r="39" spans="1:16" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39"/>
+      <c r="B39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="C39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="D39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="E39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="F39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="G39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="H39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="I39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="J39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="K39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="L39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="M39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="N39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="O39"/>
+      <c r="P39"/>
+    </row>
+    <row r="40" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40"/>
+      <c r="B40" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="H40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="I40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="K40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="M40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="N40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O40"/>
+      <c r="P40"/>
+    </row>
+    <row r="41" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41"/>
+      <c r="B41" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D41" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E41" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="F41" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="G41" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="H41" s="43" t="s">
+        <v>57</v>
+      </c>
+      <c r="I41" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J41" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="K41" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L41" s="56" t="s">
+        <v>124</v>
+      </c>
+      <c r="M41" s="51"/>
+      <c r="N41" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="O41"/>
+      <c r="P41"/>
+    </row>
+    <row r="42" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42"/>
+      <c r="B42" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C42" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D42" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E42" s="57" t="s">
+        <v>58</v>
+      </c>
+      <c r="F42" s="47"/>
+      <c r="G42" s="47"/>
+      <c r="H42" s="47"/>
+      <c r="I42" s="47"/>
+      <c r="J42" s="44" t="s">
+        <v>59</v>
+      </c>
+      <c r="K42" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L42" s="48" t="s">
+        <v>60</v>
+      </c>
+      <c r="M42" s="49"/>
+      <c r="N42" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="O42"/>
+      <c r="P42"/>
+    </row>
+    <row r="43" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43"/>
+      <c r="B43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="H43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="I43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J43" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="K43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L43" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="M43" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="N43" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O43"/>
+      <c r="P43"/>
+    </row>
+    <row r="44" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44"/>
+      <c r="B44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="H44" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="I44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J44" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="K44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L44" s="46" t="s">
+        <v>62</v>
+      </c>
+      <c r="M44" s="47"/>
+      <c r="N44" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="O44"/>
+      <c r="P44"/>
+    </row>
+    <row r="45" spans="1:16" ht="34.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45"/>
+      <c r="B45" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C45" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D45" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E45" s="48" t="s">
+        <v>63</v>
+      </c>
+      <c r="F45" s="49"/>
+      <c r="G45" s="49"/>
+      <c r="H45" s="49"/>
+      <c r="I45" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J45" s="44" t="s">
+        <v>59</v>
+      </c>
+      <c r="K45" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L45" s="48" t="s">
+        <v>60</v>
+      </c>
+      <c r="M45" s="49"/>
+      <c r="N45" s="5"/>
+      <c r="O45"/>
+      <c r="P45"/>
+    </row>
+    <row r="46" spans="1:16" ht="6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46"/>
+      <c r="B46"/>
+      <c r="C46"/>
+      <c r="D46"/>
+      <c r="E46"/>
+      <c r="F46"/>
+      <c r="G46"/>
+      <c r="H46"/>
+      <c r="I46"/>
+      <c r="J46"/>
+      <c r="K46"/>
+      <c r="L46"/>
+      <c r="M46"/>
+      <c r="N46"/>
+      <c r="O46"/>
+      <c r="P46"/>
+    </row>
+  </sheetData>
+  <mergeCells count="35">
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="J3:M3"/>
+    <mergeCell ref="B5:M5"/>
+    <mergeCell ref="B6:M6"/>
+    <mergeCell ref="B7:M7"/>
+    <mergeCell ref="B8:M8"/>
+    <mergeCell ref="B9:M9"/>
+    <mergeCell ref="B10:M10"/>
+    <mergeCell ref="H11:L11"/>
+    <mergeCell ref="H12:L12"/>
+    <mergeCell ref="C14:M14"/>
+    <mergeCell ref="B16:M16"/>
+    <mergeCell ref="H17:L17"/>
+    <mergeCell ref="H18:L18"/>
+    <mergeCell ref="B19:M19"/>
+    <mergeCell ref="K21:L21"/>
+    <mergeCell ref="J22:L22"/>
+    <mergeCell ref="H23:K23"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="H25:I25"/>
+    <mergeCell ref="J25:M25"/>
+    <mergeCell ref="H26:I26"/>
+    <mergeCell ref="B27:L27"/>
+    <mergeCell ref="B28:G28"/>
+    <mergeCell ref="J28:K28"/>
+    <mergeCell ref="B29:G29"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="L44:M44"/>
+    <mergeCell ref="E45:H45"/>
+    <mergeCell ref="L45:M45"/>
+    <mergeCell ref="B30:G30"/>
+    <mergeCell ref="B31:G31"/>
+    <mergeCell ref="L41:M41"/>
+    <mergeCell ref="E42:I42"/>
+    <mergeCell ref="L42:M42"/>
+  </mergeCells>
+  <pageMargins left="0.196850393700787" right="0.196850393700787" top="0.98425196850393704" bottom="0.98425196850393704" header="0.98425196850393704" footer="0.98425196850393704"/>
+  <pageSetup paperSize="9" fitToHeight="0" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
+  <headerFooter alignWithMargins="0"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:P46"/>
+  <sheetViews>
+    <sheetView showGridLines="0" topLeftCell="A34" workbookViewId="0">
+      <selection activeCell="L41" sqref="L41:M41"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="0.6640625" style="1" customWidth="1"/>
+    <col min="2" max="7" width="2.6640625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="34" style="1" customWidth="1"/>
+    <col min="9" max="9" width="4" style="1" customWidth="1"/>
+    <col min="10" max="10" width="10.88671875" style="1" customWidth="1"/>
+    <col min="11" max="11" width="10.33203125" style="1" customWidth="1"/>
+    <col min="12" max="12" width="11.88671875" style="1" customWidth="1"/>
+    <col min="13" max="13" width="11.44140625" style="1" customWidth="1"/>
+    <col min="14" max="14" width="0.5546875" style="1" customWidth="1"/>
+    <col min="15" max="15" width="0" style="1" hidden="1" customWidth="1"/>
+    <col min="16" max="16" width="12.5546875" style="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" ht="3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1"/>
+      <c r="B1"/>
+      <c r="C1"/>
+      <c r="D1"/>
+      <c r="E1"/>
+      <c r="F1"/>
+      <c r="G1"/>
+      <c r="H1"/>
+      <c r="I1"/>
+      <c r="J1"/>
+      <c r="K1"/>
+      <c r="L1"/>
+      <c r="M1"/>
+      <c r="N1"/>
+      <c r="O1"/>
+      <c r="P1"/>
+    </row>
+    <row r="2" spans="1:16" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2"/>
+      <c r="B2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="I2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="J2" s="74" t="s">
+        <v>1</v>
+      </c>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O2"/>
+      <c r="P2"/>
+    </row>
+    <row r="3" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3"/>
+      <c r="B3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H3" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="I3" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="J3" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="K3" s="47"/>
+      <c r="L3" s="47"/>
+      <c r="M3" s="47"/>
+      <c r="N3" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O3"/>
+      <c r="P3"/>
+    </row>
+    <row r="4" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4"/>
+      <c r="B4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="J4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="K4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="L4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="M4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O4"/>
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16" ht="28.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5"/>
+      <c r="B5" s="75" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="47"/>
+      <c r="D5" s="47"/>
+      <c r="E5" s="47"/>
+      <c r="F5" s="47"/>
+      <c r="G5" s="47"/>
+      <c r="H5" s="47"/>
+      <c r="I5" s="47"/>
+      <c r="J5" s="47"/>
+      <c r="K5" s="47"/>
+      <c r="L5" s="47"/>
+      <c r="M5" s="47"/>
+      <c r="N5" s="5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+    </row>
+    <row r="6" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6"/>
+      <c r="B6" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="C6" s="47"/>
+      <c r="D6" s="47"/>
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="47"/>
+      <c r="I6" s="47"/>
+      <c r="J6" s="47"/>
+      <c r="K6" s="47"/>
+      <c r="L6" s="47"/>
+      <c r="M6" s="47"/>
+      <c r="N6" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="O6"/>
+      <c r="P6"/>
+    </row>
+    <row r="7" spans="1:16" ht="18.45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7"/>
+      <c r="B7" s="77" t="s">
+        <v>4</v>
+      </c>
+      <c r="C7" s="51"/>
+      <c r="D7" s="51"/>
+      <c r="E7" s="51"/>
+      <c r="F7" s="51"/>
+      <c r="G7" s="51"/>
+      <c r="H7" s="51"/>
+      <c r="I7" s="51"/>
+      <c r="J7" s="51"/>
+      <c r="K7" s="51"/>
+      <c r="L7" s="51"/>
+      <c r="M7" s="51"/>
+      <c r="N7" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="O7"/>
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8"/>
+      <c r="B8" s="70" t="s">
+        <v>5</v>
+      </c>
+      <c r="C8" s="47"/>
+      <c r="D8" s="47"/>
+      <c r="E8" s="47"/>
+      <c r="F8" s="47"/>
+      <c r="G8" s="47"/>
+      <c r="H8" s="47"/>
+      <c r="I8" s="47"/>
+      <c r="J8" s="47"/>
+      <c r="K8" s="47"/>
+      <c r="L8" s="47"/>
+      <c r="M8" s="47"/>
+      <c r="N8" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O8"/>
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16" ht="22.65" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9"/>
+      <c r="B9" s="72" t="s">
+        <v>6</v>
+      </c>
+      <c r="C9" s="47"/>
+      <c r="D9" s="47"/>
+      <c r="E9" s="47"/>
+      <c r="F9" s="47"/>
+      <c r="G9" s="47"/>
+      <c r="H9" s="47"/>
+      <c r="I9" s="47"/>
+      <c r="J9" s="47"/>
+      <c r="K9" s="47"/>
+      <c r="L9" s="47"/>
+      <c r="M9" s="47"/>
+      <c r="N9" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="O9"/>
+      <c r="P9"/>
+    </row>
+    <row r="10" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10"/>
+      <c r="B10" s="68" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" s="47"/>
+      <c r="D10" s="47"/>
+      <c r="E10" s="47"/>
+      <c r="F10" s="47"/>
+      <c r="G10" s="47"/>
+      <c r="H10" s="47"/>
+      <c r="I10" s="47"/>
+      <c r="J10" s="47"/>
+      <c r="K10" s="47"/>
+      <c r="L10" s="47"/>
+      <c r="M10" s="47"/>
+      <c r="N10" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O10"/>
+      <c r="P10"/>
+    </row>
+    <row r="11" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11"/>
+      <c r="B11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H11" s="73" t="s">
+        <v>8</v>
+      </c>
+      <c r="I11" s="47"/>
+      <c r="J11" s="47"/>
+      <c r="K11" s="47"/>
+      <c r="L11" s="47"/>
+      <c r="M11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O11"/>
+      <c r="P11"/>
+    </row>
+    <row r="12" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12"/>
+      <c r="B12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H12" s="70" t="s">
+        <v>9</v>
+      </c>
+      <c r="I12" s="47"/>
+      <c r="J12" s="47"/>
+      <c r="K12" s="47"/>
+      <c r="L12" s="47"/>
+      <c r="M12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O12"/>
+      <c r="P12"/>
+    </row>
+    <row r="13" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13"/>
+      <c r="B13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="I13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="J13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="K13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="L13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="M13" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="N13" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O13"/>
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14"/>
+      <c r="B14" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="68" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" s="47"/>
+      <c r="E14" s="47"/>
+      <c r="F14" s="47"/>
+      <c r="G14" s="47"/>
+      <c r="H14" s="47"/>
+      <c r="I14" s="47"/>
+      <c r="J14" s="47"/>
+      <c r="K14" s="47"/>
+      <c r="L14" s="47"/>
+      <c r="M14" s="47"/>
+      <c r="N14" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O14"/>
+      <c r="P14"/>
+    </row>
+    <row r="15" spans="1:16" ht="8.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15"/>
+      <c r="B15" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="D15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="F15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="I15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="J15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="K15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="L15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="M15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="N15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O15"/>
+      <c r="P15"/>
+    </row>
+    <row r="16" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16"/>
+      <c r="B16" s="69" t="s">
+        <v>11</v>
+      </c>
+      <c r="C16" s="47"/>
+      <c r="D16" s="47"/>
+      <c r="E16" s="47"/>
+      <c r="F16" s="47"/>
+      <c r="G16" s="47"/>
+      <c r="H16" s="47"/>
+      <c r="I16" s="47"/>
+      <c r="J16" s="47"/>
+      <c r="K16" s="47"/>
+      <c r="L16" s="47"/>
+      <c r="M16" s="47"/>
+      <c r="N16" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="O16"/>
+      <c r="P16"/>
+    </row>
+    <row r="17" spans="1:16" ht="11.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17"/>
+      <c r="B17" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="D17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="F17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H17" s="70" t="s">
+        <v>12</v>
+      </c>
+      <c r="I17" s="47"/>
+      <c r="J17" s="47"/>
+      <c r="K17" s="47"/>
+      <c r="L17" s="47"/>
+      <c r="M17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="N17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O17"/>
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18"/>
+      <c r="B18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H18" s="71" t="s">
+        <v>114</v>
+      </c>
+      <c r="I18" s="47"/>
+      <c r="J18" s="47"/>
+      <c r="K18" s="47"/>
+      <c r="L18" s="47"/>
+      <c r="M18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O18"/>
+      <c r="P18"/>
+    </row>
+    <row r="19" spans="1:16" ht="11.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19"/>
+      <c r="B19" s="70" t="s">
+        <v>14</v>
+      </c>
+      <c r="C19" s="47"/>
+      <c r="D19" s="47"/>
+      <c r="E19" s="47"/>
+      <c r="F19" s="47"/>
+      <c r="G19" s="47"/>
+      <c r="H19" s="47"/>
+      <c r="I19" s="47"/>
+      <c r="J19" s="47"/>
+      <c r="K19" s="47"/>
+      <c r="L19" s="47"/>
+      <c r="M19" s="47"/>
+      <c r="N19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O19"/>
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20"/>
+      <c r="B20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="C20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="D20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="F20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="G20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="H20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J20" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="K20" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="L20" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M20" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="N20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O20"/>
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21"/>
+      <c r="B21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H21" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="I21" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="J21" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="K21" s="58" t="s">
+        <v>16</v>
+      </c>
+      <c r="L21" s="59"/>
+      <c r="M21" s="17">
+        <v>46</v>
+      </c>
+      <c r="N21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O21"/>
+      <c r="P21"/>
+    </row>
+    <row r="22" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22"/>
+      <c r="B22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H22" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="I22" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J22" s="58" t="s">
+        <v>17</v>
+      </c>
+      <c r="K22" s="47"/>
+      <c r="L22" s="59"/>
+      <c r="M22" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="N22" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O22"/>
+      <c r="P22"/>
+    </row>
+    <row r="23" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23"/>
+      <c r="B23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H23" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="I23" s="47"/>
+      <c r="J23" s="47"/>
+      <c r="K23" s="47"/>
+      <c r="L23" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="M23" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O23"/>
+      <c r="P23"/>
+    </row>
+    <row r="24" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24"/>
+      <c r="B24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="I24" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J24" s="58" t="s">
+        <v>20</v>
+      </c>
+      <c r="K24" s="59"/>
+      <c r="L24" s="21" t="s">
+        <v>115</v>
+      </c>
+      <c r="M24" s="21"/>
+      <c r="N24" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O24"/>
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25"/>
+      <c r="B25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H25" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="I25" s="47"/>
+      <c r="J25" s="67" t="s">
+        <v>119</v>
+      </c>
+      <c r="K25" s="54"/>
+      <c r="L25" s="54"/>
+      <c r="M25" s="55"/>
+      <c r="N25" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O25"/>
+      <c r="P25"/>
+    </row>
+    <row r="26" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26"/>
+      <c r="B26" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="C26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="D26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="E26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="F26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="H26" s="58" t="s">
+        <v>24</v>
+      </c>
+      <c r="I26" s="59"/>
+      <c r="J26" s="17">
+        <v>9</v>
+      </c>
+      <c r="K26" s="17">
+        <v>2</v>
+      </c>
+      <c r="L26" s="17">
+        <v>1</v>
+      </c>
+      <c r="M26" s="17">
+        <v>1</v>
+      </c>
+      <c r="N26" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O26"/>
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16" ht="28.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27"/>
+      <c r="B27" s="60" t="s">
+        <v>120</v>
+      </c>
+      <c r="C27" s="51"/>
+      <c r="D27" s="51"/>
+      <c r="E27" s="51"/>
+      <c r="F27" s="51"/>
+      <c r="G27" s="51"/>
+      <c r="H27" s="51"/>
+      <c r="I27" s="51"/>
+      <c r="J27" s="51"/>
+      <c r="K27" s="51"/>
+      <c r="L27" s="51"/>
+      <c r="M27" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="N27" s="24"/>
+      <c r="O27"/>
+      <c r="P27"/>
+    </row>
+    <row r="28" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28"/>
+      <c r="B28" s="61" t="s">
+        <v>27</v>
+      </c>
+      <c r="C28" s="49"/>
+      <c r="D28" s="49"/>
+      <c r="E28" s="49"/>
+      <c r="F28" s="49"/>
+      <c r="G28" s="62"/>
+      <c r="H28" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="I28" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="J28" s="61" t="s">
+        <v>30</v>
+      </c>
+      <c r="K28" s="62"/>
+      <c r="L28" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="M28" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="N28" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="O28"/>
+      <c r="P28"/>
+    </row>
+    <row r="29" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29"/>
+      <c r="B29" s="63" t="s">
+        <v>33</v>
+      </c>
+      <c r="C29" s="47"/>
+      <c r="D29" s="47"/>
+      <c r="E29" s="47"/>
+      <c r="F29" s="47"/>
+      <c r="G29" s="59"/>
+      <c r="H29" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="I29" s="27" t="s">
+        <v>34</v>
+      </c>
+      <c r="J29" s="64" t="s">
+        <v>35</v>
+      </c>
+      <c r="K29" s="52"/>
+      <c r="L29" s="27" t="s">
+        <v>36</v>
+      </c>
+      <c r="M29" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="N29" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="O29"/>
+      <c r="P29"/>
+    </row>
+    <row r="30" spans="1:16" ht="54.15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30"/>
+      <c r="B30" s="50" t="s">
+        <v>38</v>
+      </c>
+      <c r="C30" s="51"/>
+      <c r="D30" s="51"/>
+      <c r="E30" s="51"/>
+      <c r="F30" s="51"/>
+      <c r="G30" s="52"/>
+      <c r="H30" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="I30" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="J30" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="K30" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="L30" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="M30" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="N30" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="O30"/>
+      <c r="P30"/>
+    </row>
+    <row r="31" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31"/>
+      <c r="B31" s="53" t="s">
+        <v>44</v>
+      </c>
+      <c r="C31" s="54"/>
+      <c r="D31" s="54"/>
+      <c r="E31" s="54"/>
+      <c r="F31" s="54"/>
+      <c r="G31" s="55"/>
+      <c r="H31" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="I31" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="J31" s="31" t="s">
+        <v>47</v>
+      </c>
+      <c r="K31" s="31" t="s">
+        <v>48</v>
+      </c>
+      <c r="L31" s="31" t="s">
+        <v>49</v>
+      </c>
+      <c r="M31" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="N31" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="O31"/>
+      <c r="P31"/>
+    </row>
+    <row r="32" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32"/>
+      <c r="B32" s="33" t="s">
+        <v>46</v>
+      </c>
+      <c r="C32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H32" s="34" t="s">
+        <v>76</v>
+      </c>
+      <c r="I32" s="35">
+        <v>158</v>
+      </c>
+      <c r="J32" s="36">
+        <v>2101076</v>
+      </c>
+      <c r="K32" s="36">
+        <v>1430538</v>
+      </c>
+      <c r="L32" s="36">
+        <v>1422063.29</v>
+      </c>
+      <c r="M32" s="36">
+        <v>824811.91</v>
+      </c>
+      <c r="N32" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O32"/>
+      <c r="P32"/>
+    </row>
+    <row r="33" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33"/>
+      <c r="B33" s="33" t="s">
+        <v>46</v>
+      </c>
+      <c r="C33" s="33" t="s">
+        <v>44</v>
+      </c>
+      <c r="D33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H33" s="34" t="s">
+        <v>77</v>
+      </c>
+      <c r="I33" s="35">
+        <v>159</v>
+      </c>
+      <c r="J33" s="36">
+        <v>2101076</v>
+      </c>
+      <c r="K33" s="36">
+        <v>1430538</v>
+      </c>
+      <c r="L33" s="36">
+        <v>1422063.29</v>
+      </c>
+      <c r="M33" s="36">
+        <v>824811.91</v>
+      </c>
+      <c r="N33" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O33"/>
+      <c r="P33"/>
+    </row>
+    <row r="34" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34"/>
+      <c r="B34" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="C34" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D34" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E34" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="F34" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G34" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H34" s="38" t="s">
+        <v>78</v>
+      </c>
+      <c r="I34" s="39">
+        <v>160</v>
+      </c>
+      <c r="J34" s="40">
+        <v>2101076</v>
+      </c>
+      <c r="K34" s="40">
+        <v>1430538</v>
+      </c>
+      <c r="L34" s="40">
+        <v>1422063.29</v>
+      </c>
+      <c r="M34" s="40">
+        <v>824811.91</v>
+      </c>
+      <c r="N34" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O34"/>
+      <c r="P34"/>
+    </row>
+    <row r="35" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35"/>
+      <c r="B35" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="C35" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D35" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E35" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="F35" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G35" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H35" s="38" t="s">
+        <v>117</v>
+      </c>
+      <c r="I35" s="39">
+        <v>164</v>
+      </c>
+      <c r="J35" s="40">
+        <v>2101076</v>
+      </c>
+      <c r="K35" s="40">
+        <v>1430538</v>
+      </c>
+      <c r="L35" s="40">
+        <v>1422063.29</v>
+      </c>
+      <c r="M35" s="40">
+        <v>824811.91</v>
+      </c>
+      <c r="N35" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O35"/>
+      <c r="P35"/>
+    </row>
+    <row r="36" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36"/>
+      <c r="B36" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="C36" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D36" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E36" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="F36" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G36" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H36" s="38" t="s">
+        <v>117</v>
+      </c>
+      <c r="I36" s="39">
+        <v>165</v>
+      </c>
+      <c r="J36" s="40">
+        <v>2101076</v>
+      </c>
+      <c r="K36" s="40">
+        <v>1430538</v>
+      </c>
+      <c r="L36" s="40">
+        <v>1422063.29</v>
+      </c>
+      <c r="M36" s="40">
+        <v>824811.91</v>
+      </c>
+      <c r="N36" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O36"/>
+      <c r="P36"/>
+    </row>
+    <row r="37" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37"/>
+      <c r="B37" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="C37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E37" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="F37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G37" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="H37" s="38" t="s">
+        <v>118</v>
+      </c>
+      <c r="I37" s="39">
+        <v>167</v>
+      </c>
+      <c r="J37" s="40">
+        <v>2101076</v>
+      </c>
+      <c r="K37" s="40">
+        <v>1430538</v>
+      </c>
+      <c r="L37" s="40">
+        <v>1422063.29</v>
+      </c>
+      <c r="M37" s="40">
+        <v>824811.91</v>
+      </c>
+      <c r="N37" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O37"/>
+      <c r="P37"/>
+    </row>
+    <row r="38" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38"/>
+      <c r="B38" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="C38" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D38" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E38" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F38" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G38" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H38" s="34" t="s">
+        <v>56</v>
+      </c>
+      <c r="I38" s="35">
+        <v>342</v>
+      </c>
+      <c r="J38" s="36">
+        <v>2101076</v>
+      </c>
+      <c r="K38" s="36">
+        <v>1430538</v>
+      </c>
+      <c r="L38" s="36">
+        <v>1422063.29</v>
+      </c>
+      <c r="M38" s="36">
+        <v>824811.91</v>
+      </c>
+      <c r="N38" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O38"/>
+      <c r="P38"/>
+    </row>
+    <row r="39" spans="1:16" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39"/>
+      <c r="B39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="C39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="D39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="E39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="F39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="G39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="H39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="I39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="J39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="K39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="L39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="M39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="N39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="O39"/>
+      <c r="P39"/>
+    </row>
+    <row r="40" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40"/>
+      <c r="B40" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="H40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="I40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="K40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="M40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="N40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O40"/>
+      <c r="P40"/>
+    </row>
+    <row r="41" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41"/>
+      <c r="B41" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D41" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E41" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="F41" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="G41" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="H41" s="43" t="s">
+        <v>57</v>
+      </c>
+      <c r="I41" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J41" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="K41" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L41" s="56" t="s">
+        <v>124</v>
+      </c>
+      <c r="M41" s="51"/>
+      <c r="N41" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="O41"/>
+      <c r="P41"/>
+    </row>
+    <row r="42" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42"/>
+      <c r="B42" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C42" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D42" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E42" s="57" t="s">
+        <v>58</v>
+      </c>
+      <c r="F42" s="47"/>
+      <c r="G42" s="47"/>
+      <c r="H42" s="47"/>
+      <c r="I42" s="47"/>
+      <c r="J42" s="44" t="s">
+        <v>59</v>
+      </c>
+      <c r="K42" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L42" s="48" t="s">
+        <v>60</v>
+      </c>
+      <c r="M42" s="49"/>
+      <c r="N42" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="O42"/>
+      <c r="P42"/>
+    </row>
+    <row r="43" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43"/>
+      <c r="B43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="H43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="I43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J43" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="K43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L43" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="M43" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="N43" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O43"/>
+      <c r="P43"/>
+    </row>
+    <row r="44" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44"/>
+      <c r="B44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="H44" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="I44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J44" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="K44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L44" s="46" t="s">
+        <v>62</v>
+      </c>
+      <c r="M44" s="47"/>
+      <c r="N44" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="O44"/>
+      <c r="P44"/>
+    </row>
+    <row r="45" spans="1:16" ht="34.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45"/>
+      <c r="B45" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C45" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D45" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E45" s="48" t="s">
+        <v>63</v>
+      </c>
+      <c r="F45" s="49"/>
+      <c r="G45" s="49"/>
+      <c r="H45" s="49"/>
+      <c r="I45" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J45" s="44" t="s">
+        <v>59</v>
+      </c>
+      <c r="K45" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L45" s="48" t="s">
+        <v>60</v>
+      </c>
+      <c r="M45" s="49"/>
+      <c r="N45" s="5"/>
+      <c r="O45"/>
+      <c r="P45"/>
+    </row>
+    <row r="46" spans="1:16" ht="6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46"/>
+      <c r="B46"/>
+      <c r="C46"/>
+      <c r="D46"/>
+      <c r="E46"/>
+      <c r="F46"/>
+      <c r="G46"/>
+      <c r="H46"/>
+      <c r="I46"/>
+      <c r="J46"/>
+      <c r="K46"/>
+      <c r="L46"/>
+      <c r="M46"/>
+      <c r="N46"/>
+      <c r="O46"/>
+      <c r="P46"/>
+    </row>
+  </sheetData>
+  <mergeCells count="35">
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="J3:M3"/>
+    <mergeCell ref="B5:M5"/>
+    <mergeCell ref="B6:M6"/>
+    <mergeCell ref="B7:M7"/>
+    <mergeCell ref="B8:M8"/>
+    <mergeCell ref="B9:M9"/>
+    <mergeCell ref="B10:M10"/>
+    <mergeCell ref="H11:L11"/>
+    <mergeCell ref="H12:L12"/>
+    <mergeCell ref="C14:M14"/>
+    <mergeCell ref="B16:M16"/>
+    <mergeCell ref="H17:L17"/>
+    <mergeCell ref="H18:L18"/>
+    <mergeCell ref="B19:M19"/>
+    <mergeCell ref="K21:L21"/>
+    <mergeCell ref="J22:L22"/>
+    <mergeCell ref="H23:K23"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="H25:I25"/>
+    <mergeCell ref="J25:M25"/>
+    <mergeCell ref="H26:I26"/>
+    <mergeCell ref="B27:L27"/>
+    <mergeCell ref="B28:G28"/>
+    <mergeCell ref="J28:K28"/>
+    <mergeCell ref="B29:G29"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="L44:M44"/>
+    <mergeCell ref="E45:H45"/>
+    <mergeCell ref="L45:M45"/>
+    <mergeCell ref="B30:G30"/>
+    <mergeCell ref="B31:G31"/>
+    <mergeCell ref="L41:M41"/>
+    <mergeCell ref="E42:I42"/>
+    <mergeCell ref="L42:M42"/>
+  </mergeCells>
+  <pageMargins left="0.196850393700787" right="0.196850393700787" top="0.98425196850393704" bottom="0.98425196850393704" header="0.98425196850393704" footer="0.98425196850393704"/>
+  <pageSetup paperSize="9" fitToHeight="0" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
+  <headerFooter alignWithMargins="0"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:P61"/>
+  <sheetViews>
+    <sheetView showGridLines="0" topLeftCell="A46" workbookViewId="0">
+      <selection activeCell="L55" sqref="L55:M55"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="0.6640625" style="1" customWidth="1"/>
+    <col min="2" max="7" width="2.6640625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="34" style="1" customWidth="1"/>
+    <col min="9" max="9" width="4" style="1" customWidth="1"/>
+    <col min="10" max="10" width="10.88671875" style="1" customWidth="1"/>
+    <col min="11" max="11" width="10.33203125" style="1" customWidth="1"/>
+    <col min="12" max="12" width="11.88671875" style="1" customWidth="1"/>
+    <col min="13" max="13" width="11.44140625" style="1" customWidth="1"/>
+    <col min="14" max="14" width="0.5546875" style="1" customWidth="1"/>
+    <col min="15" max="15" width="0" style="1" hidden="1" customWidth="1"/>
+    <col min="16" max="16" width="12.5546875" style="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" ht="3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1"/>
+      <c r="B1"/>
+      <c r="C1"/>
+      <c r="D1"/>
+      <c r="E1"/>
+      <c r="F1"/>
+      <c r="G1"/>
+      <c r="H1"/>
+      <c r="I1"/>
+      <c r="J1"/>
+      <c r="K1"/>
+      <c r="L1"/>
+      <c r="M1"/>
+      <c r="N1"/>
+      <c r="O1"/>
+      <c r="P1"/>
+    </row>
+    <row r="2" spans="1:16" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2"/>
+      <c r="B2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="I2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="J2" s="74" t="s">
+        <v>1</v>
+      </c>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O2"/>
+      <c r="P2"/>
+    </row>
+    <row r="3" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3"/>
+      <c r="B3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H3" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="I3" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="J3" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="K3" s="47"/>
+      <c r="L3" s="47"/>
+      <c r="M3" s="47"/>
+      <c r="N3" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O3"/>
+      <c r="P3"/>
+    </row>
+    <row r="4" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4"/>
+      <c r="B4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="J4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="K4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="L4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="M4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O4"/>
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16" ht="28.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5"/>
+      <c r="B5" s="75" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="47"/>
+      <c r="D5" s="47"/>
+      <c r="E5" s="47"/>
+      <c r="F5" s="47"/>
+      <c r="G5" s="47"/>
+      <c r="H5" s="47"/>
+      <c r="I5" s="47"/>
+      <c r="J5" s="47"/>
+      <c r="K5" s="47"/>
+      <c r="L5" s="47"/>
+      <c r="M5" s="47"/>
+      <c r="N5" s="5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+    </row>
+    <row r="6" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6"/>
+      <c r="B6" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="C6" s="47"/>
+      <c r="D6" s="47"/>
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="47"/>
+      <c r="I6" s="47"/>
+      <c r="J6" s="47"/>
+      <c r="K6" s="47"/>
+      <c r="L6" s="47"/>
+      <c r="M6" s="47"/>
+      <c r="N6" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="O6"/>
+      <c r="P6"/>
+    </row>
+    <row r="7" spans="1:16" ht="18.45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7"/>
+      <c r="B7" s="77" t="s">
+        <v>4</v>
+      </c>
+      <c r="C7" s="51"/>
+      <c r="D7" s="51"/>
+      <c r="E7" s="51"/>
+      <c r="F7" s="51"/>
+      <c r="G7" s="51"/>
+      <c r="H7" s="51"/>
+      <c r="I7" s="51"/>
+      <c r="J7" s="51"/>
+      <c r="K7" s="51"/>
+      <c r="L7" s="51"/>
+      <c r="M7" s="51"/>
+      <c r="N7" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="O7"/>
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8"/>
+      <c r="B8" s="70" t="s">
+        <v>5</v>
+      </c>
+      <c r="C8" s="47"/>
+      <c r="D8" s="47"/>
+      <c r="E8" s="47"/>
+      <c r="F8" s="47"/>
+      <c r="G8" s="47"/>
+      <c r="H8" s="47"/>
+      <c r="I8" s="47"/>
+      <c r="J8" s="47"/>
+      <c r="K8" s="47"/>
+      <c r="L8" s="47"/>
+      <c r="M8" s="47"/>
+      <c r="N8" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O8"/>
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16" ht="22.65" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9"/>
+      <c r="B9" s="72" t="s">
+        <v>6</v>
+      </c>
+      <c r="C9" s="47"/>
+      <c r="D9" s="47"/>
+      <c r="E9" s="47"/>
+      <c r="F9" s="47"/>
+      <c r="G9" s="47"/>
+      <c r="H9" s="47"/>
+      <c r="I9" s="47"/>
+      <c r="J9" s="47"/>
+      <c r="K9" s="47"/>
+      <c r="L9" s="47"/>
+      <c r="M9" s="47"/>
+      <c r="N9" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="O9"/>
+      <c r="P9"/>
+    </row>
+    <row r="10" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10"/>
+      <c r="B10" s="68" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" s="47"/>
+      <c r="D10" s="47"/>
+      <c r="E10" s="47"/>
+      <c r="F10" s="47"/>
+      <c r="G10" s="47"/>
+      <c r="H10" s="47"/>
+      <c r="I10" s="47"/>
+      <c r="J10" s="47"/>
+      <c r="K10" s="47"/>
+      <c r="L10" s="47"/>
+      <c r="M10" s="47"/>
+      <c r="N10" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O10"/>
+      <c r="P10"/>
+    </row>
+    <row r="11" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11"/>
+      <c r="B11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H11" s="73" t="s">
+        <v>8</v>
+      </c>
+      <c r="I11" s="47"/>
+      <c r="J11" s="47"/>
+      <c r="K11" s="47"/>
+      <c r="L11" s="47"/>
+      <c r="M11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O11"/>
+      <c r="P11"/>
+    </row>
+    <row r="12" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12"/>
+      <c r="B12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H12" s="70" t="s">
+        <v>9</v>
+      </c>
+      <c r="I12" s="47"/>
+      <c r="J12" s="47"/>
+      <c r="K12" s="47"/>
+      <c r="L12" s="47"/>
+      <c r="M12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O12"/>
+      <c r="P12"/>
+    </row>
+    <row r="13" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13"/>
+      <c r="B13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="I13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="J13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="K13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="L13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="M13" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="N13" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O13"/>
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14"/>
+      <c r="B14" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="68" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" s="47"/>
+      <c r="E14" s="47"/>
+      <c r="F14" s="47"/>
+      <c r="G14" s="47"/>
+      <c r="H14" s="47"/>
+      <c r="I14" s="47"/>
+      <c r="J14" s="47"/>
+      <c r="K14" s="47"/>
+      <c r="L14" s="47"/>
+      <c r="M14" s="47"/>
+      <c r="N14" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O14"/>
+      <c r="P14"/>
+    </row>
+    <row r="15" spans="1:16" ht="8.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15"/>
+      <c r="B15" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="D15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="F15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="I15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="J15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="K15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="L15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="M15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="N15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O15"/>
+      <c r="P15"/>
+    </row>
+    <row r="16" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16"/>
+      <c r="B16" s="69" t="s">
+        <v>11</v>
+      </c>
+      <c r="C16" s="47"/>
+      <c r="D16" s="47"/>
+      <c r="E16" s="47"/>
+      <c r="F16" s="47"/>
+      <c r="G16" s="47"/>
+      <c r="H16" s="47"/>
+      <c r="I16" s="47"/>
+      <c r="J16" s="47"/>
+      <c r="K16" s="47"/>
+      <c r="L16" s="47"/>
+      <c r="M16" s="47"/>
+      <c r="N16" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="O16"/>
+      <c r="P16"/>
+    </row>
+    <row r="17" spans="1:16" ht="11.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17"/>
+      <c r="B17" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="D17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="F17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H17" s="70" t="s">
+        <v>12</v>
+      </c>
+      <c r="I17" s="47"/>
+      <c r="J17" s="47"/>
+      <c r="K17" s="47"/>
+      <c r="L17" s="47"/>
+      <c r="M17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="N17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O17"/>
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18"/>
+      <c r="B18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H18" s="71" t="s">
+        <v>13</v>
+      </c>
+      <c r="I18" s="47"/>
+      <c r="J18" s="47"/>
+      <c r="K18" s="47"/>
+      <c r="L18" s="47"/>
+      <c r="M18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O18"/>
+      <c r="P18"/>
+    </row>
+    <row r="19" spans="1:16" ht="11.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19"/>
+      <c r="B19" s="70" t="s">
+        <v>14</v>
+      </c>
+      <c r="C19" s="47"/>
+      <c r="D19" s="47"/>
+      <c r="E19" s="47"/>
+      <c r="F19" s="47"/>
+      <c r="G19" s="47"/>
+      <c r="H19" s="47"/>
+      <c r="I19" s="47"/>
+      <c r="J19" s="47"/>
+      <c r="K19" s="47"/>
+      <c r="L19" s="47"/>
+      <c r="M19" s="47"/>
+      <c r="N19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O19"/>
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20"/>
+      <c r="B20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="C20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="D20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="F20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="G20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="H20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J20" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="K20" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="L20" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M20" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="N20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O20"/>
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21"/>
+      <c r="B21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H21" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="I21" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="J21" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="K21" s="58" t="s">
+        <v>16</v>
+      </c>
+      <c r="L21" s="59"/>
+      <c r="M21" s="17">
+        <v>46</v>
+      </c>
+      <c r="N21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O21"/>
+      <c r="P21"/>
+    </row>
+    <row r="22" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22"/>
+      <c r="B22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H22" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="I22" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J22" s="58" t="s">
+        <v>17</v>
+      </c>
+      <c r="K22" s="47"/>
+      <c r="L22" s="59"/>
+      <c r="M22" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="N22" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O22"/>
+      <c r="P22"/>
+    </row>
+    <row r="23" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23"/>
+      <c r="B23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H23" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="I23" s="47"/>
+      <c r="J23" s="47"/>
+      <c r="K23" s="47"/>
+      <c r="L23" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="M23" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O23"/>
+      <c r="P23"/>
+    </row>
+    <row r="24" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24"/>
+      <c r="B24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="I24" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J24" s="58" t="s">
+        <v>20</v>
+      </c>
+      <c r="K24" s="59"/>
+      <c r="L24" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="M24" s="21"/>
+      <c r="N24" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O24"/>
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25"/>
+      <c r="B25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H25" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="I25" s="47"/>
+      <c r="J25" s="67" t="s">
+        <v>121</v>
+      </c>
+      <c r="K25" s="54"/>
+      <c r="L25" s="54"/>
+      <c r="M25" s="55"/>
+      <c r="N25" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O25"/>
+      <c r="P25"/>
+    </row>
+    <row r="26" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26"/>
+      <c r="B26" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="C26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="D26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="E26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="F26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="H26" s="58" t="s">
+        <v>24</v>
+      </c>
+      <c r="I26" s="59"/>
+      <c r="J26" s="17">
+        <v>10</v>
+      </c>
+      <c r="K26" s="17">
+        <v>4</v>
+      </c>
+      <c r="L26" s="17">
+        <v>1</v>
+      </c>
+      <c r="M26" s="17">
+        <v>40</v>
+      </c>
+      <c r="N26" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O26"/>
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16" ht="28.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27"/>
+      <c r="B27" s="60" t="s">
+        <v>122</v>
+      </c>
+      <c r="C27" s="51"/>
+      <c r="D27" s="51"/>
+      <c r="E27" s="51"/>
+      <c r="F27" s="51"/>
+      <c r="G27" s="51"/>
+      <c r="H27" s="51"/>
+      <c r="I27" s="51"/>
+      <c r="J27" s="51"/>
+      <c r="K27" s="51"/>
+      <c r="L27" s="51"/>
+      <c r="M27" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="N27" s="24"/>
+      <c r="O27"/>
+      <c r="P27"/>
+    </row>
+    <row r="28" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28"/>
+      <c r="B28" s="61" t="s">
+        <v>27</v>
+      </c>
+      <c r="C28" s="49"/>
+      <c r="D28" s="49"/>
+      <c r="E28" s="49"/>
+      <c r="F28" s="49"/>
+      <c r="G28" s="62"/>
+      <c r="H28" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="I28" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="J28" s="61" t="s">
+        <v>30</v>
+      </c>
+      <c r="K28" s="62"/>
+      <c r="L28" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="M28" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="N28" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="O28"/>
+      <c r="P28"/>
+    </row>
+    <row r="29" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29"/>
+      <c r="B29" s="63" t="s">
+        <v>33</v>
+      </c>
+      <c r="C29" s="47"/>
+      <c r="D29" s="47"/>
+      <c r="E29" s="47"/>
+      <c r="F29" s="47"/>
+      <c r="G29" s="59"/>
+      <c r="H29" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="I29" s="27" t="s">
+        <v>34</v>
+      </c>
+      <c r="J29" s="64" t="s">
+        <v>35</v>
+      </c>
+      <c r="K29" s="52"/>
+      <c r="L29" s="27" t="s">
+        <v>36</v>
+      </c>
+      <c r="M29" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="N29" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="O29"/>
+      <c r="P29"/>
+    </row>
+    <row r="30" spans="1:16" ht="54.15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30"/>
+      <c r="B30" s="50" t="s">
+        <v>38</v>
+      </c>
+      <c r="C30" s="51"/>
+      <c r="D30" s="51"/>
+      <c r="E30" s="51"/>
+      <c r="F30" s="51"/>
+      <c r="G30" s="52"/>
+      <c r="H30" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="I30" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="J30" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="K30" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="L30" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="M30" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="N30" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="O30"/>
+      <c r="P30"/>
+    </row>
+    <row r="31" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31"/>
+      <c r="B31" s="53" t="s">
+        <v>44</v>
+      </c>
+      <c r="C31" s="54"/>
+      <c r="D31" s="54"/>
+      <c r="E31" s="54"/>
+      <c r="F31" s="54"/>
+      <c r="G31" s="55"/>
+      <c r="H31" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="I31" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="J31" s="31" t="s">
+        <v>47</v>
+      </c>
+      <c r="K31" s="31" t="s">
+        <v>48</v>
+      </c>
+      <c r="L31" s="31" t="s">
+        <v>49</v>
+      </c>
+      <c r="M31" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="N31" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="O31"/>
+      <c r="P31"/>
+    </row>
+    <row r="32" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32"/>
+      <c r="B32" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="C32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H32" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="I32" s="35">
+        <v>1</v>
+      </c>
+      <c r="J32" s="36">
+        <v>24928</v>
+      </c>
+      <c r="K32" s="36">
+        <v>15607.97</v>
+      </c>
+      <c r="L32" s="36">
+        <v>15491.83</v>
+      </c>
+      <c r="M32" s="36">
+        <v>15491.83</v>
+      </c>
+      <c r="N32" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O32"/>
+      <c r="P32"/>
+    </row>
+    <row r="33" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33"/>
+      <c r="B33" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="C33" s="33" t="s">
+        <v>44</v>
+      </c>
+      <c r="D33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H33" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="I33" s="35">
+        <v>2</v>
+      </c>
+      <c r="J33" s="36">
+        <v>391</v>
+      </c>
+      <c r="K33" s="36">
+        <v>196</v>
+      </c>
+      <c r="L33" s="36">
+        <v>127.86</v>
+      </c>
+      <c r="M33" s="36">
+        <v>127.86</v>
+      </c>
+      <c r="N33" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O33"/>
+      <c r="P33"/>
+    </row>
+    <row r="34" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34"/>
+      <c r="B34" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C34" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D34" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E34" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="F34" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G34" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H34" s="38" t="s">
+        <v>53</v>
+      </c>
+      <c r="I34" s="39">
+        <v>3</v>
+      </c>
+      <c r="J34" s="40">
+        <v>385</v>
+      </c>
+      <c r="K34" s="40">
+        <v>192</v>
+      </c>
+      <c r="L34" s="40">
+        <v>126.03</v>
+      </c>
+      <c r="M34" s="40">
+        <v>126.03</v>
+      </c>
+      <c r="N34" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O34"/>
+      <c r="P34"/>
+    </row>
+    <row r="35" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35"/>
+      <c r="B35" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C35" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D35" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E35" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F35" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G35" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H35" s="38" t="s">
+        <v>53</v>
+      </c>
+      <c r="I35" s="39">
+        <v>4</v>
+      </c>
+      <c r="J35" s="40">
+        <v>385</v>
+      </c>
+      <c r="K35" s="40">
+        <v>192</v>
+      </c>
+      <c r="L35" s="40">
+        <v>126.03</v>
+      </c>
+      <c r="M35" s="40">
+        <v>126.03</v>
+      </c>
+      <c r="N35" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O35"/>
+      <c r="P35"/>
+    </row>
+    <row r="36" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36"/>
+      <c r="B36" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C36" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D36" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E36" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F36" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G36" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H36" s="38" t="s">
+        <v>54</v>
+      </c>
+      <c r="I36" s="39">
+        <v>5</v>
+      </c>
+      <c r="J36" s="40">
+        <v>385</v>
+      </c>
+      <c r="K36" s="40">
+        <v>192</v>
+      </c>
+      <c r="L36" s="40">
+        <v>126.03</v>
+      </c>
+      <c r="M36" s="40">
+        <v>126.03</v>
+      </c>
+      <c r="N36" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O36"/>
+      <c r="P36"/>
+    </row>
+    <row r="37" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37"/>
+      <c r="B37" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="H37" s="38" t="s">
+        <v>54</v>
+      </c>
+      <c r="I37" s="39">
+        <v>6</v>
+      </c>
+      <c r="J37" s="40">
+        <v>385</v>
+      </c>
+      <c r="K37" s="40">
+        <v>192</v>
+      </c>
+      <c r="L37" s="40">
+        <v>126.03</v>
+      </c>
+      <c r="M37" s="40">
+        <v>126.03</v>
+      </c>
+      <c r="N37" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O37"/>
+      <c r="P37"/>
+    </row>
+    <row r="38" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38"/>
+      <c r="B38" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C38" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D38" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="E38" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="F38" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G38" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H38" s="38" t="s">
+        <v>55</v>
+      </c>
+      <c r="I38" s="39">
+        <v>9</v>
+      </c>
+      <c r="J38" s="40">
+        <v>6</v>
+      </c>
+      <c r="K38" s="40">
+        <v>4</v>
+      </c>
+      <c r="L38" s="40">
+        <v>1.83</v>
+      </c>
+      <c r="M38" s="40">
+        <v>1.83</v>
+      </c>
+      <c r="N38" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O38"/>
+      <c r="P38"/>
+    </row>
+    <row r="39" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39"/>
+      <c r="B39" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C39" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D39" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="E39" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F39" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G39" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H39" s="38" t="s">
+        <v>55</v>
+      </c>
+      <c r="I39" s="39">
+        <v>10</v>
+      </c>
+      <c r="J39" s="40">
+        <v>6</v>
+      </c>
+      <c r="K39" s="40">
+        <v>4</v>
+      </c>
+      <c r="L39" s="40">
+        <v>1.83</v>
+      </c>
+      <c r="M39" s="40">
+        <v>1.83</v>
+      </c>
+      <c r="N39" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O39"/>
+      <c r="P39"/>
+    </row>
+    <row r="40" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40"/>
+      <c r="B40" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C40" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D40" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="E40" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F40" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G40" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H40" s="38" t="s">
+        <v>55</v>
+      </c>
+      <c r="I40" s="39">
+        <v>11</v>
+      </c>
+      <c r="J40" s="40">
+        <v>6</v>
+      </c>
+      <c r="K40" s="40">
+        <v>4</v>
+      </c>
+      <c r="L40" s="40">
+        <v>1.83</v>
+      </c>
+      <c r="M40" s="40">
+        <v>1.83</v>
+      </c>
+      <c r="N40" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O40"/>
+      <c r="P40"/>
+    </row>
+    <row r="41" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41"/>
+      <c r="B41" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C41" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D41" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="E41" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F41" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G41" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="H41" s="38" t="s">
+        <v>55</v>
+      </c>
+      <c r="I41" s="39">
+        <v>12</v>
+      </c>
+      <c r="J41" s="40">
+        <v>6</v>
+      </c>
+      <c r="K41" s="40">
+        <v>4</v>
+      </c>
+      <c r="L41" s="40">
+        <v>1.83</v>
+      </c>
+      <c r="M41" s="40">
+        <v>1.83</v>
+      </c>
+      <c r="N41" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O41"/>
+      <c r="P41"/>
+    </row>
+    <row r="42" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42"/>
+      <c r="B42" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="C42" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="D42" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E42" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F42" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G42" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H42" s="34" t="s">
+        <v>68</v>
+      </c>
+      <c r="I42" s="35">
+        <v>13</v>
+      </c>
+      <c r="J42" s="36">
+        <v>98</v>
+      </c>
+      <c r="K42" s="36">
+        <v>48</v>
+      </c>
+      <c r="L42" s="36">
+        <v>0</v>
+      </c>
+      <c r="M42" s="36">
+        <v>0</v>
+      </c>
+      <c r="N42" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O42"/>
+      <c r="P42"/>
+    </row>
+    <row r="43" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43"/>
+      <c r="B43" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C43" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D43" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E43" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="F43" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G43" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H43" s="38" t="s">
+        <v>68</v>
+      </c>
+      <c r="I43" s="39">
+        <v>14</v>
+      </c>
+      <c r="J43" s="40">
+        <v>98</v>
+      </c>
+      <c r="K43" s="40">
+        <v>48</v>
+      </c>
+      <c r="L43" s="40">
+        <v>0</v>
+      </c>
+      <c r="M43" s="40">
+        <v>0</v>
+      </c>
+      <c r="N43" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O43"/>
+      <c r="P43"/>
+    </row>
+    <row r="44" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44"/>
+      <c r="B44" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C44" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D44" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E44" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F44" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G44" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H44" s="38" t="s">
+        <v>68</v>
+      </c>
+      <c r="I44" s="39">
+        <v>15</v>
+      </c>
+      <c r="J44" s="40">
+        <v>98</v>
+      </c>
+      <c r="K44" s="40">
+        <v>48</v>
+      </c>
+      <c r="L44" s="40">
+        <v>0</v>
+      </c>
+      <c r="M44" s="40">
+        <v>0</v>
+      </c>
+      <c r="N44" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O44"/>
+      <c r="P44"/>
+    </row>
+    <row r="45" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45"/>
+      <c r="B45" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C45" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D45" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E45" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F45" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G45" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H45" s="38" t="s">
+        <v>68</v>
+      </c>
+      <c r="I45" s="39">
+        <v>16</v>
+      </c>
+      <c r="J45" s="40">
+        <v>98</v>
+      </c>
+      <c r="K45" s="40">
+        <v>48</v>
+      </c>
+      <c r="L45" s="40">
+        <v>0</v>
+      </c>
+      <c r="M45" s="40">
+        <v>0</v>
+      </c>
+      <c r="N45" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O45"/>
+      <c r="P45"/>
+    </row>
+    <row r="46" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46"/>
+      <c r="B46" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C46" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D46" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E46" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F46" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G46" s="31" t="s">
+        <v>69</v>
+      </c>
+      <c r="H46" s="38" t="s">
+        <v>70</v>
+      </c>
+      <c r="I46" s="39">
+        <v>33</v>
+      </c>
+      <c r="J46" s="40">
+        <v>98</v>
+      </c>
+      <c r="K46" s="40">
+        <v>48</v>
+      </c>
+      <c r="L46" s="40">
+        <v>0</v>
+      </c>
+      <c r="M46" s="40">
+        <v>0</v>
+      </c>
+      <c r="N46" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O46"/>
+      <c r="P46"/>
+    </row>
+    <row r="47" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47"/>
+      <c r="B47" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="C47" s="33" t="s">
+        <v>50</v>
+      </c>
+      <c r="D47" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E47" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F47" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G47" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H47" s="34" t="s">
+        <v>96</v>
+      </c>
+      <c r="I47" s="35">
+        <v>112</v>
+      </c>
+      <c r="J47" s="36">
+        <v>24439</v>
+      </c>
+      <c r="K47" s="36">
+        <v>15363.97</v>
+      </c>
+      <c r="L47" s="36">
+        <v>15363.97</v>
+      </c>
+      <c r="M47" s="36">
+        <v>15363.97</v>
+      </c>
+      <c r="N47" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O47"/>
+      <c r="P47"/>
+    </row>
+    <row r="48" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48"/>
+      <c r="B48" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C48" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="D48" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="E48" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="F48" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G48" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H48" s="38" t="s">
+        <v>105</v>
+      </c>
+      <c r="I48" s="39">
+        <v>118</v>
+      </c>
+      <c r="J48" s="40">
+        <v>24439</v>
+      </c>
+      <c r="K48" s="40">
+        <v>15363.97</v>
+      </c>
+      <c r="L48" s="40">
+        <v>15363.97</v>
+      </c>
+      <c r="M48" s="40">
+        <v>15363.97</v>
+      </c>
+      <c r="N48" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O48"/>
+      <c r="P48"/>
+    </row>
+    <row r="49" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A49"/>
+      <c r="B49" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C49" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="D49" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="E49" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F49" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G49" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H49" s="38" t="s">
+        <v>106</v>
+      </c>
+      <c r="I49" s="39">
+        <v>119</v>
+      </c>
+      <c r="J49" s="40">
+        <v>24439</v>
+      </c>
+      <c r="K49" s="40">
+        <v>15363.97</v>
+      </c>
+      <c r="L49" s="40">
+        <v>15363.97</v>
+      </c>
+      <c r="M49" s="40">
+        <v>15363.97</v>
+      </c>
+      <c r="N49" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O49"/>
+      <c r="P49"/>
+    </row>
+    <row r="50" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A50"/>
+      <c r="B50" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C50" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="D50" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="E50" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F50" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G50" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H50" s="38" t="s">
+        <v>106</v>
+      </c>
+      <c r="I50" s="39">
+        <v>120</v>
+      </c>
+      <c r="J50" s="40">
+        <v>24439</v>
+      </c>
+      <c r="K50" s="40">
+        <v>15363.97</v>
+      </c>
+      <c r="L50" s="40">
+        <v>15363.97</v>
+      </c>
+      <c r="M50" s="40">
+        <v>15363.97</v>
+      </c>
+      <c r="N50" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O50"/>
+      <c r="P50"/>
+    </row>
+    <row r="51" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A51"/>
+      <c r="B51" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C51" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="D51" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="E51" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F51" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G51" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="H51" s="38" t="s">
+        <v>107</v>
+      </c>
+      <c r="I51" s="39">
+        <v>122</v>
+      </c>
+      <c r="J51" s="40">
+        <v>24439</v>
+      </c>
+      <c r="K51" s="40">
+        <v>15363.97</v>
+      </c>
+      <c r="L51" s="40">
+        <v>15363.97</v>
+      </c>
+      <c r="M51" s="40">
+        <v>15363.97</v>
+      </c>
+      <c r="N51" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O51"/>
+      <c r="P51"/>
+    </row>
+    <row r="52" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A52"/>
+      <c r="B52" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="C52" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D52" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E52" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F52" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G52" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H52" s="34" t="s">
+        <v>56</v>
+      </c>
+      <c r="I52" s="35">
+        <v>342</v>
+      </c>
+      <c r="J52" s="36">
+        <v>24928</v>
+      </c>
+      <c r="K52" s="36">
+        <v>15607.97</v>
+      </c>
+      <c r="L52" s="36">
+        <v>15491.83</v>
+      </c>
+      <c r="M52" s="36">
+        <v>15491.83</v>
+      </c>
+      <c r="N52" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O52"/>
+      <c r="P52"/>
+    </row>
+    <row r="53" spans="1:16" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A53"/>
+      <c r="B53" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="C53" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="D53" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="E53" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="F53" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="G53" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="H53" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="I53" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="J53" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="K53" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="L53" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="M53" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="N53" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="O53"/>
+      <c r="P53"/>
+    </row>
+    <row r="54" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A54"/>
+      <c r="B54" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="C54" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D54" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E54" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F54" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G54" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="H54" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="I54" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J54" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="K54" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L54" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="M54" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="N54" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O54"/>
+      <c r="P54"/>
+    </row>
+    <row r="55" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A55"/>
+      <c r="B55" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C55" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D55" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E55" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="F55" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="G55" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="H55" s="43" t="s">
+        <v>57</v>
+      </c>
+      <c r="I55" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J55" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="K55" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L55" s="56" t="s">
+        <v>124</v>
+      </c>
+      <c r="M55" s="51"/>
+      <c r="N55" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="O55"/>
+      <c r="P55"/>
+    </row>
+    <row r="56" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A56"/>
+      <c r="B56" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C56" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D56" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E56" s="57" t="s">
+        <v>58</v>
+      </c>
+      <c r="F56" s="47"/>
+      <c r="G56" s="47"/>
+      <c r="H56" s="47"/>
+      <c r="I56" s="47"/>
+      <c r="J56" s="44" t="s">
+        <v>59</v>
+      </c>
+      <c r="K56" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L56" s="48" t="s">
+        <v>60</v>
+      </c>
+      <c r="M56" s="49"/>
+      <c r="N56" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="O56"/>
+      <c r="P56"/>
+    </row>
+    <row r="57" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A57"/>
+      <c r="B57" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C57" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D57" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E57" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F57" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G57" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="H57" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="I57" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J57" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="K57" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L57" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="M57" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="N57" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O57"/>
+      <c r="P57"/>
+    </row>
+    <row r="58" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A58"/>
+      <c r="B58" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C58" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D58" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E58" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F58" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G58" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="H58" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="I58" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J58" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="K58" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L58" s="46" t="s">
+        <v>62</v>
+      </c>
+      <c r="M58" s="47"/>
+      <c r="N58" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="O58"/>
+      <c r="P58"/>
+    </row>
+    <row r="59" spans="1:16" ht="34.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A59"/>
+      <c r="B59" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C59" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D59" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E59" s="48" t="s">
+        <v>63</v>
+      </c>
+      <c r="F59" s="49"/>
+      <c r="G59" s="49"/>
+      <c r="H59" s="49"/>
+      <c r="I59" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J59" s="44" t="s">
+        <v>59</v>
+      </c>
+      <c r="K59" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L59" s="48" t="s">
+        <v>60</v>
+      </c>
+      <c r="M59" s="49"/>
+      <c r="N59" s="5"/>
+      <c r="O59"/>
+      <c r="P59"/>
+    </row>
+    <row r="60" spans="1:16" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A60"/>
+      <c r="B60"/>
+      <c r="C60"/>
+      <c r="D60"/>
+      <c r="E60"/>
+      <c r="F60"/>
+      <c r="G60"/>
+      <c r="H60"/>
+      <c r="I60"/>
+      <c r="J60"/>
+      <c r="K60"/>
+      <c r="L60"/>
+      <c r="M60"/>
+      <c r="N60"/>
+      <c r="O60"/>
+      <c r="P60"/>
+    </row>
+    <row r="61" spans="1:16" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A61"/>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+    </row>
+  </sheetData>
+  <mergeCells count="35">
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="J3:M3"/>
+    <mergeCell ref="B5:M5"/>
+    <mergeCell ref="B6:M6"/>
+    <mergeCell ref="B7:M7"/>
+    <mergeCell ref="B8:M8"/>
+    <mergeCell ref="B9:M9"/>
+    <mergeCell ref="B10:M10"/>
+    <mergeCell ref="H11:L11"/>
+    <mergeCell ref="H12:L12"/>
+    <mergeCell ref="C14:M14"/>
+    <mergeCell ref="B16:M16"/>
+    <mergeCell ref="H17:L17"/>
+    <mergeCell ref="H18:L18"/>
+    <mergeCell ref="B19:M19"/>
+    <mergeCell ref="K21:L21"/>
+    <mergeCell ref="J22:L22"/>
+    <mergeCell ref="H23:K23"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="H25:I25"/>
+    <mergeCell ref="J25:M25"/>
+    <mergeCell ref="H26:I26"/>
+    <mergeCell ref="B27:L27"/>
+    <mergeCell ref="B28:G28"/>
+    <mergeCell ref="J28:K28"/>
+    <mergeCell ref="B29:G29"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="L58:M58"/>
+    <mergeCell ref="E59:H59"/>
+    <mergeCell ref="L59:M59"/>
+    <mergeCell ref="B30:G30"/>
+    <mergeCell ref="B31:G31"/>
+    <mergeCell ref="L55:M55"/>
+    <mergeCell ref="E56:I56"/>
+    <mergeCell ref="L56:M56"/>
+  </mergeCells>
+  <pageMargins left="0.196850393700787" right="0.196850393700787" top="0.98425196850393704" bottom="0.98425196850393704" header="0.98425196850393704" footer="0.98425196850393704"/>
+  <pageSetup paperSize="9" fitToHeight="0" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
+  <headerFooter alignWithMargins="0"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:P61"/>
+  <sheetViews>
+    <sheetView showGridLines="0" topLeftCell="A40" workbookViewId="0">
+      <selection activeCell="L55" sqref="L55:M55"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="0.6640625" style="1" customWidth="1"/>
+    <col min="2" max="7" width="2.6640625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="34" style="1" customWidth="1"/>
+    <col min="9" max="9" width="4" style="1" customWidth="1"/>
+    <col min="10" max="10" width="10.88671875" style="1" customWidth="1"/>
+    <col min="11" max="11" width="10.33203125" style="1" customWidth="1"/>
+    <col min="12" max="12" width="11.88671875" style="1" customWidth="1"/>
+    <col min="13" max="13" width="11.44140625" style="1" customWidth="1"/>
+    <col min="14" max="14" width="0.5546875" style="1" customWidth="1"/>
+    <col min="15" max="15" width="0" style="1" hidden="1" customWidth="1"/>
+    <col min="16" max="16" width="12.5546875" style="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" ht="3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1"/>
+      <c r="B1"/>
+      <c r="C1"/>
+      <c r="D1"/>
+      <c r="E1"/>
+      <c r="F1"/>
+      <c r="G1"/>
+      <c r="H1"/>
+      <c r="I1"/>
+      <c r="J1"/>
+      <c r="K1"/>
+      <c r="L1"/>
+      <c r="M1"/>
+      <c r="N1"/>
+      <c r="O1"/>
+      <c r="P1"/>
+    </row>
+    <row r="2" spans="1:16" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2"/>
+      <c r="B2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="I2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="J2" s="74" t="s">
+        <v>1</v>
+      </c>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O2"/>
+      <c r="P2"/>
+    </row>
+    <row r="3" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3"/>
+      <c r="B3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H3" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="I3" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="J3" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="K3" s="47"/>
+      <c r="L3" s="47"/>
+      <c r="M3" s="47"/>
+      <c r="N3" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O3"/>
+      <c r="P3"/>
+    </row>
+    <row r="4" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4"/>
+      <c r="B4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="J4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="K4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="L4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="M4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O4"/>
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16" ht="28.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5"/>
+      <c r="B5" s="75" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="47"/>
+      <c r="D5" s="47"/>
+      <c r="E5" s="47"/>
+      <c r="F5" s="47"/>
+      <c r="G5" s="47"/>
+      <c r="H5" s="47"/>
+      <c r="I5" s="47"/>
+      <c r="J5" s="47"/>
+      <c r="K5" s="47"/>
+      <c r="L5" s="47"/>
+      <c r="M5" s="47"/>
+      <c r="N5" s="5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+    </row>
+    <row r="6" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6"/>
+      <c r="B6" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="C6" s="47"/>
+      <c r="D6" s="47"/>
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="47"/>
+      <c r="I6" s="47"/>
+      <c r="J6" s="47"/>
+      <c r="K6" s="47"/>
+      <c r="L6" s="47"/>
+      <c r="M6" s="47"/>
+      <c r="N6" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="O6"/>
+      <c r="P6"/>
+    </row>
+    <row r="7" spans="1:16" ht="18.45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7"/>
+      <c r="B7" s="77" t="s">
+        <v>4</v>
+      </c>
+      <c r="C7" s="51"/>
+      <c r="D7" s="51"/>
+      <c r="E7" s="51"/>
+      <c r="F7" s="51"/>
+      <c r="G7" s="51"/>
+      <c r="H7" s="51"/>
+      <c r="I7" s="51"/>
+      <c r="J7" s="51"/>
+      <c r="K7" s="51"/>
+      <c r="L7" s="51"/>
+      <c r="M7" s="51"/>
+      <c r="N7" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="O7"/>
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8"/>
+      <c r="B8" s="70" t="s">
+        <v>5</v>
+      </c>
+      <c r="C8" s="47"/>
+      <c r="D8" s="47"/>
+      <c r="E8" s="47"/>
+      <c r="F8" s="47"/>
+      <c r="G8" s="47"/>
+      <c r="H8" s="47"/>
+      <c r="I8" s="47"/>
+      <c r="J8" s="47"/>
+      <c r="K8" s="47"/>
+      <c r="L8" s="47"/>
+      <c r="M8" s="47"/>
+      <c r="N8" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O8"/>
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16" ht="22.65" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9"/>
+      <c r="B9" s="72" t="s">
+        <v>6</v>
+      </c>
+      <c r="C9" s="47"/>
+      <c r="D9" s="47"/>
+      <c r="E9" s="47"/>
+      <c r="F9" s="47"/>
+      <c r="G9" s="47"/>
+      <c r="H9" s="47"/>
+      <c r="I9" s="47"/>
+      <c r="J9" s="47"/>
+      <c r="K9" s="47"/>
+      <c r="L9" s="47"/>
+      <c r="M9" s="47"/>
+      <c r="N9" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="O9"/>
+      <c r="P9"/>
+    </row>
+    <row r="10" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10"/>
+      <c r="B10" s="68" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" s="47"/>
+      <c r="D10" s="47"/>
+      <c r="E10" s="47"/>
+      <c r="F10" s="47"/>
+      <c r="G10" s="47"/>
+      <c r="H10" s="47"/>
+      <c r="I10" s="47"/>
+      <c r="J10" s="47"/>
+      <c r="K10" s="47"/>
+      <c r="L10" s="47"/>
+      <c r="M10" s="47"/>
+      <c r="N10" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O10"/>
+      <c r="P10"/>
+    </row>
+    <row r="11" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11"/>
+      <c r="B11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H11" s="73" t="s">
+        <v>8</v>
+      </c>
+      <c r="I11" s="47"/>
+      <c r="J11" s="47"/>
+      <c r="K11" s="47"/>
+      <c r="L11" s="47"/>
+      <c r="M11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O11"/>
+      <c r="P11"/>
+    </row>
+    <row r="12" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12"/>
+      <c r="B12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H12" s="70" t="s">
+        <v>9</v>
+      </c>
+      <c r="I12" s="47"/>
+      <c r="J12" s="47"/>
+      <c r="K12" s="47"/>
+      <c r="L12" s="47"/>
+      <c r="M12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O12"/>
+      <c r="P12"/>
+    </row>
+    <row r="13" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13"/>
+      <c r="B13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="I13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="J13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="K13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="L13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="M13" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="N13" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O13"/>
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14"/>
+      <c r="B14" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="68" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" s="47"/>
+      <c r="E14" s="47"/>
+      <c r="F14" s="47"/>
+      <c r="G14" s="47"/>
+      <c r="H14" s="47"/>
+      <c r="I14" s="47"/>
+      <c r="J14" s="47"/>
+      <c r="K14" s="47"/>
+      <c r="L14" s="47"/>
+      <c r="M14" s="47"/>
+      <c r="N14" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O14"/>
+      <c r="P14"/>
+    </row>
+    <row r="15" spans="1:16" ht="8.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15"/>
+      <c r="B15" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="D15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="F15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="I15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="J15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="K15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="L15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="M15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="N15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O15"/>
+      <c r="P15"/>
+    </row>
+    <row r="16" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16"/>
+      <c r="B16" s="69" t="s">
+        <v>11</v>
+      </c>
+      <c r="C16" s="47"/>
+      <c r="D16" s="47"/>
+      <c r="E16" s="47"/>
+      <c r="F16" s="47"/>
+      <c r="G16" s="47"/>
+      <c r="H16" s="47"/>
+      <c r="I16" s="47"/>
+      <c r="J16" s="47"/>
+      <c r="K16" s="47"/>
+      <c r="L16" s="47"/>
+      <c r="M16" s="47"/>
+      <c r="N16" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="O16"/>
+      <c r="P16"/>
+    </row>
+    <row r="17" spans="1:16" ht="11.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17"/>
+      <c r="B17" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="D17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="F17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H17" s="70" t="s">
+        <v>12</v>
+      </c>
+      <c r="I17" s="47"/>
+      <c r="J17" s="47"/>
+      <c r="K17" s="47"/>
+      <c r="L17" s="47"/>
+      <c r="M17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="N17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O17"/>
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18"/>
+      <c r="B18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H18" s="71" t="s">
+        <v>13</v>
+      </c>
+      <c r="I18" s="47"/>
+      <c r="J18" s="47"/>
+      <c r="K18" s="47"/>
+      <c r="L18" s="47"/>
+      <c r="M18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O18"/>
+      <c r="P18"/>
+    </row>
+    <row r="19" spans="1:16" ht="11.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19"/>
+      <c r="B19" s="70" t="s">
+        <v>14</v>
+      </c>
+      <c r="C19" s="47"/>
+      <c r="D19" s="47"/>
+      <c r="E19" s="47"/>
+      <c r="F19" s="47"/>
+      <c r="G19" s="47"/>
+      <c r="H19" s="47"/>
+      <c r="I19" s="47"/>
+      <c r="J19" s="47"/>
+      <c r="K19" s="47"/>
+      <c r="L19" s="47"/>
+      <c r="M19" s="47"/>
+      <c r="N19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O19"/>
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20"/>
+      <c r="B20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="C20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="D20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="F20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="G20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="H20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J20" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="K20" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="L20" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M20" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="N20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O20"/>
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21"/>
+      <c r="B21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H21" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="I21" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="J21" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="K21" s="58" t="s">
+        <v>16</v>
+      </c>
+      <c r="L21" s="59"/>
+      <c r="M21" s="17">
+        <v>46</v>
+      </c>
+      <c r="N21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O21"/>
+      <c r="P21"/>
+    </row>
+    <row r="22" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22"/>
+      <c r="B22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H22" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="I22" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J22" s="58" t="s">
+        <v>17</v>
+      </c>
+      <c r="K22" s="47"/>
+      <c r="L22" s="59"/>
+      <c r="M22" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="N22" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O22"/>
+      <c r="P22"/>
+    </row>
+    <row r="23" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23"/>
+      <c r="B23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H23" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="I23" s="47"/>
+      <c r="J23" s="47"/>
+      <c r="K23" s="47"/>
+      <c r="L23" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="M23" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O23"/>
+      <c r="P23"/>
+    </row>
+    <row r="24" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24"/>
+      <c r="B24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="I24" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J24" s="58" t="s">
+        <v>20</v>
+      </c>
+      <c r="K24" s="59"/>
+      <c r="L24" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="M24" s="21"/>
+      <c r="N24" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O24"/>
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25"/>
+      <c r="B25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H25" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="I25" s="47"/>
+      <c r="J25" s="67" t="s">
+        <v>121</v>
+      </c>
+      <c r="K25" s="54"/>
+      <c r="L25" s="54"/>
+      <c r="M25" s="55"/>
+      <c r="N25" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O25"/>
+      <c r="P25"/>
+    </row>
+    <row r="26" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26"/>
+      <c r="B26" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="C26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="D26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="E26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="F26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="H26" s="58" t="s">
+        <v>24</v>
+      </c>
+      <c r="I26" s="59"/>
+      <c r="J26" s="17">
+        <v>10</v>
+      </c>
+      <c r="K26" s="17">
+        <v>4</v>
+      </c>
+      <c r="L26" s="17">
+        <v>1</v>
+      </c>
+      <c r="M26" s="17">
+        <v>40</v>
+      </c>
+      <c r="N26" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O26"/>
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16" ht="28.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27"/>
+      <c r="B27" s="60" t="s">
+        <v>123</v>
+      </c>
+      <c r="C27" s="51"/>
+      <c r="D27" s="51"/>
+      <c r="E27" s="51"/>
+      <c r="F27" s="51"/>
+      <c r="G27" s="51"/>
+      <c r="H27" s="51"/>
+      <c r="I27" s="51"/>
+      <c r="J27" s="51"/>
+      <c r="K27" s="51"/>
+      <c r="L27" s="51"/>
+      <c r="M27" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="N27" s="24"/>
+      <c r="O27"/>
+      <c r="P27"/>
+    </row>
+    <row r="28" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28"/>
+      <c r="B28" s="61" t="s">
+        <v>27</v>
+      </c>
+      <c r="C28" s="49"/>
+      <c r="D28" s="49"/>
+      <c r="E28" s="49"/>
+      <c r="F28" s="49"/>
+      <c r="G28" s="62"/>
+      <c r="H28" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="I28" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="J28" s="61" t="s">
+        <v>30</v>
+      </c>
+      <c r="K28" s="62"/>
+      <c r="L28" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="M28" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="N28" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="O28"/>
+      <c r="P28"/>
+    </row>
+    <row r="29" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29"/>
+      <c r="B29" s="63" t="s">
+        <v>33</v>
+      </c>
+      <c r="C29" s="47"/>
+      <c r="D29" s="47"/>
+      <c r="E29" s="47"/>
+      <c r="F29" s="47"/>
+      <c r="G29" s="59"/>
+      <c r="H29" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="I29" s="27" t="s">
+        <v>34</v>
+      </c>
+      <c r="J29" s="64" t="s">
+        <v>35</v>
+      </c>
+      <c r="K29" s="52"/>
+      <c r="L29" s="27" t="s">
+        <v>36</v>
+      </c>
+      <c r="M29" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="N29" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="O29"/>
+      <c r="P29"/>
+    </row>
+    <row r="30" spans="1:16" ht="54.15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30"/>
+      <c r="B30" s="50" t="s">
+        <v>38</v>
+      </c>
+      <c r="C30" s="51"/>
+      <c r="D30" s="51"/>
+      <c r="E30" s="51"/>
+      <c r="F30" s="51"/>
+      <c r="G30" s="52"/>
+      <c r="H30" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="I30" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="J30" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="K30" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="L30" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="M30" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="N30" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="O30"/>
+      <c r="P30"/>
+    </row>
+    <row r="31" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31"/>
+      <c r="B31" s="53" t="s">
+        <v>44</v>
+      </c>
+      <c r="C31" s="54"/>
+      <c r="D31" s="54"/>
+      <c r="E31" s="54"/>
+      <c r="F31" s="54"/>
+      <c r="G31" s="55"/>
+      <c r="H31" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="I31" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="J31" s="31" t="s">
+        <v>47</v>
+      </c>
+      <c r="K31" s="31" t="s">
+        <v>48</v>
+      </c>
+      <c r="L31" s="31" t="s">
+        <v>49</v>
+      </c>
+      <c r="M31" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="N31" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="O31"/>
+      <c r="P31"/>
+    </row>
+    <row r="32" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32"/>
+      <c r="B32" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="C32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H32" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="I32" s="35">
+        <v>1</v>
+      </c>
+      <c r="J32" s="36">
+        <v>116921</v>
+      </c>
+      <c r="K32" s="36">
+        <v>73067.03</v>
+      </c>
+      <c r="L32" s="36">
+        <v>64927.73</v>
+      </c>
+      <c r="M32" s="36">
+        <v>64927.73</v>
+      </c>
+      <c r="N32" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O32"/>
+      <c r="P32"/>
+    </row>
+    <row r="33" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33"/>
+      <c r="B33" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="C33" s="33" t="s">
+        <v>44</v>
+      </c>
+      <c r="D33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H33" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="I33" s="35">
+        <v>2</v>
+      </c>
+      <c r="J33" s="36">
+        <v>1836</v>
+      </c>
+      <c r="K33" s="36">
+        <v>919</v>
+      </c>
+      <c r="L33" s="36">
+        <v>557.27</v>
+      </c>
+      <c r="M33" s="36">
+        <v>557.27</v>
+      </c>
+      <c r="N33" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O33"/>
+      <c r="P33"/>
+    </row>
+    <row r="34" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34"/>
+      <c r="B34" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C34" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D34" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E34" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="F34" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G34" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H34" s="38" t="s">
+        <v>53</v>
+      </c>
+      <c r="I34" s="39">
+        <v>3</v>
+      </c>
+      <c r="J34" s="40">
+        <v>1807</v>
+      </c>
+      <c r="K34" s="40">
+        <v>904</v>
+      </c>
+      <c r="L34" s="40">
+        <v>549.30999999999995</v>
+      </c>
+      <c r="M34" s="40">
+        <v>549.30999999999995</v>
+      </c>
+      <c r="N34" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O34"/>
+      <c r="P34"/>
+    </row>
+    <row r="35" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35"/>
+      <c r="B35" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C35" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D35" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E35" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F35" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G35" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H35" s="38" t="s">
+        <v>53</v>
+      </c>
+      <c r="I35" s="39">
+        <v>4</v>
+      </c>
+      <c r="J35" s="40">
+        <v>1807</v>
+      </c>
+      <c r="K35" s="40">
+        <v>904</v>
+      </c>
+      <c r="L35" s="40">
+        <v>549.30999999999995</v>
+      </c>
+      <c r="M35" s="40">
+        <v>549.30999999999995</v>
+      </c>
+      <c r="N35" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O35"/>
+      <c r="P35"/>
+    </row>
+    <row r="36" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36"/>
+      <c r="B36" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C36" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D36" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E36" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F36" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G36" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H36" s="38" t="s">
+        <v>54</v>
+      </c>
+      <c r="I36" s="39">
+        <v>5</v>
+      </c>
+      <c r="J36" s="40">
+        <v>1807</v>
+      </c>
+      <c r="K36" s="40">
+        <v>904</v>
+      </c>
+      <c r="L36" s="40">
+        <v>549.30999999999995</v>
+      </c>
+      <c r="M36" s="40">
+        <v>549.30999999999995</v>
+      </c>
+      <c r="N36" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O36"/>
+      <c r="P36"/>
+    </row>
+    <row r="37" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37"/>
+      <c r="B37" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="H37" s="38" t="s">
+        <v>54</v>
+      </c>
+      <c r="I37" s="39">
+        <v>6</v>
+      </c>
+      <c r="J37" s="40">
+        <v>1807</v>
+      </c>
+      <c r="K37" s="40">
+        <v>904</v>
+      </c>
+      <c r="L37" s="40">
+        <v>549.30999999999995</v>
+      </c>
+      <c r="M37" s="40">
+        <v>549.30999999999995</v>
+      </c>
+      <c r="N37" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O37"/>
+      <c r="P37"/>
+    </row>
+    <row r="38" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38"/>
+      <c r="B38" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C38" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D38" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="E38" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="F38" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G38" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H38" s="38" t="s">
+        <v>55</v>
+      </c>
+      <c r="I38" s="39">
+        <v>9</v>
+      </c>
+      <c r="J38" s="40">
+        <v>29</v>
+      </c>
+      <c r="K38" s="40">
+        <v>15</v>
+      </c>
+      <c r="L38" s="40">
+        <v>7.96</v>
+      </c>
+      <c r="M38" s="40">
+        <v>7.96</v>
+      </c>
+      <c r="N38" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O38"/>
+      <c r="P38"/>
+    </row>
+    <row r="39" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39"/>
+      <c r="B39" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C39" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D39" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="E39" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F39" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G39" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H39" s="38" t="s">
+        <v>55</v>
+      </c>
+      <c r="I39" s="39">
+        <v>10</v>
+      </c>
+      <c r="J39" s="40">
+        <v>29</v>
+      </c>
+      <c r="K39" s="40">
+        <v>15</v>
+      </c>
+      <c r="L39" s="40">
+        <v>7.96</v>
+      </c>
+      <c r="M39" s="40">
+        <v>7.96</v>
+      </c>
+      <c r="N39" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O39"/>
+      <c r="P39"/>
+    </row>
+    <row r="40" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40"/>
+      <c r="B40" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C40" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D40" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="E40" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F40" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G40" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H40" s="38" t="s">
+        <v>55</v>
+      </c>
+      <c r="I40" s="39">
+        <v>11</v>
+      </c>
+      <c r="J40" s="40">
+        <v>29</v>
+      </c>
+      <c r="K40" s="40">
+        <v>15</v>
+      </c>
+      <c r="L40" s="40">
+        <v>7.96</v>
+      </c>
+      <c r="M40" s="40">
+        <v>7.96</v>
+      </c>
+      <c r="N40" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O40"/>
+      <c r="P40"/>
+    </row>
+    <row r="41" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41"/>
+      <c r="B41" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C41" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D41" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="E41" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F41" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G41" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="H41" s="38" t="s">
+        <v>55</v>
+      </c>
+      <c r="I41" s="39">
+        <v>12</v>
+      </c>
+      <c r="J41" s="40">
+        <v>29</v>
+      </c>
+      <c r="K41" s="40">
+        <v>15</v>
+      </c>
+      <c r="L41" s="40">
+        <v>7.96</v>
+      </c>
+      <c r="M41" s="40">
+        <v>7.96</v>
+      </c>
+      <c r="N41" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O41"/>
+      <c r="P41"/>
+    </row>
+    <row r="42" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42"/>
+      <c r="B42" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="C42" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="D42" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E42" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F42" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G42" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H42" s="34" t="s">
+        <v>68</v>
+      </c>
+      <c r="I42" s="35">
+        <v>13</v>
+      </c>
+      <c r="J42" s="36">
+        <v>457</v>
+      </c>
+      <c r="K42" s="36">
+        <v>227</v>
+      </c>
+      <c r="L42" s="36">
+        <v>0</v>
+      </c>
+      <c r="M42" s="36">
+        <v>0</v>
+      </c>
+      <c r="N42" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O42"/>
+      <c r="P42"/>
+    </row>
+    <row r="43" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43"/>
+      <c r="B43" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C43" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D43" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E43" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="F43" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G43" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H43" s="38" t="s">
+        <v>68</v>
+      </c>
+      <c r="I43" s="39">
+        <v>14</v>
+      </c>
+      <c r="J43" s="40">
+        <v>457</v>
+      </c>
+      <c r="K43" s="40">
+        <v>227</v>
+      </c>
+      <c r="L43" s="40">
+        <v>0</v>
+      </c>
+      <c r="M43" s="40">
+        <v>0</v>
+      </c>
+      <c r="N43" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O43"/>
+      <c r="P43"/>
+    </row>
+    <row r="44" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44"/>
+      <c r="B44" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C44" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D44" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E44" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F44" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G44" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H44" s="38" t="s">
+        <v>68</v>
+      </c>
+      <c r="I44" s="39">
+        <v>15</v>
+      </c>
+      <c r="J44" s="40">
+        <v>457</v>
+      </c>
+      <c r="K44" s="40">
+        <v>227</v>
+      </c>
+      <c r="L44" s="40">
+        <v>0</v>
+      </c>
+      <c r="M44" s="40">
+        <v>0</v>
+      </c>
+      <c r="N44" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O44"/>
+      <c r="P44"/>
+    </row>
+    <row r="45" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45"/>
+      <c r="B45" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C45" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D45" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E45" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F45" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G45" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H45" s="38" t="s">
+        <v>68</v>
+      </c>
+      <c r="I45" s="39">
+        <v>16</v>
+      </c>
+      <c r="J45" s="40">
+        <v>457</v>
+      </c>
+      <c r="K45" s="40">
+        <v>227</v>
+      </c>
+      <c r="L45" s="40">
+        <v>0</v>
+      </c>
+      <c r="M45" s="40">
+        <v>0</v>
+      </c>
+      <c r="N45" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O45"/>
+      <c r="P45"/>
+    </row>
+    <row r="46" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46"/>
+      <c r="B46" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C46" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D46" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E46" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F46" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G46" s="31" t="s">
+        <v>69</v>
+      </c>
+      <c r="H46" s="38" t="s">
+        <v>70</v>
+      </c>
+      <c r="I46" s="39">
+        <v>33</v>
+      </c>
+      <c r="J46" s="40">
+        <v>457</v>
+      </c>
+      <c r="K46" s="40">
+        <v>227</v>
+      </c>
+      <c r="L46" s="40">
+        <v>0</v>
+      </c>
+      <c r="M46" s="40">
+        <v>0</v>
+      </c>
+      <c r="N46" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O46"/>
+      <c r="P46"/>
+    </row>
+    <row r="47" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47"/>
+      <c r="B47" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="C47" s="33" t="s">
+        <v>50</v>
+      </c>
+      <c r="D47" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E47" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F47" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G47" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H47" s="34" t="s">
+        <v>96</v>
+      </c>
+      <c r="I47" s="35">
+        <v>112</v>
+      </c>
+      <c r="J47" s="36">
+        <v>114628</v>
+      </c>
+      <c r="K47" s="36">
+        <v>71921.03</v>
+      </c>
+      <c r="L47" s="36">
+        <v>64370.46</v>
+      </c>
+      <c r="M47" s="36">
+        <v>64370.46</v>
+      </c>
+      <c r="N47" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O47"/>
+      <c r="P47"/>
+    </row>
+    <row r="48" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48"/>
+      <c r="B48" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C48" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="D48" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="E48" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="F48" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G48" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H48" s="38" t="s">
+        <v>105</v>
+      </c>
+      <c r="I48" s="39">
+        <v>118</v>
+      </c>
+      <c r="J48" s="40">
+        <v>114628</v>
+      </c>
+      <c r="K48" s="40">
+        <v>71921.03</v>
+      </c>
+      <c r="L48" s="40">
+        <v>64370.46</v>
+      </c>
+      <c r="M48" s="40">
+        <v>64370.46</v>
+      </c>
+      <c r="N48" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O48"/>
+      <c r="P48"/>
+    </row>
+    <row r="49" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A49"/>
+      <c r="B49" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C49" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="D49" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="E49" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F49" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G49" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H49" s="38" t="s">
+        <v>106</v>
+      </c>
+      <c r="I49" s="39">
+        <v>119</v>
+      </c>
+      <c r="J49" s="40">
+        <v>114628</v>
+      </c>
+      <c r="K49" s="40">
+        <v>71921.03</v>
+      </c>
+      <c r="L49" s="40">
+        <v>64370.46</v>
+      </c>
+      <c r="M49" s="40">
+        <v>64370.46</v>
+      </c>
+      <c r="N49" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O49"/>
+      <c r="P49"/>
+    </row>
+    <row r="50" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A50"/>
+      <c r="B50" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C50" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="D50" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="E50" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F50" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G50" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H50" s="38" t="s">
+        <v>106</v>
+      </c>
+      <c r="I50" s="39">
+        <v>120</v>
+      </c>
+      <c r="J50" s="40">
+        <v>114628</v>
+      </c>
+      <c r="K50" s="40">
+        <v>71921.03</v>
+      </c>
+      <c r="L50" s="40">
+        <v>64370.46</v>
+      </c>
+      <c r="M50" s="40">
+        <v>64370.46</v>
+      </c>
+      <c r="N50" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O50"/>
+      <c r="P50"/>
+    </row>
+    <row r="51" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A51"/>
+      <c r="B51" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C51" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="D51" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="E51" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F51" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G51" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="H51" s="38" t="s">
+        <v>107</v>
+      </c>
+      <c r="I51" s="39">
+        <v>122</v>
+      </c>
+      <c r="J51" s="40">
+        <v>114628</v>
+      </c>
+      <c r="K51" s="40">
+        <v>71921.03</v>
+      </c>
+      <c r="L51" s="40">
+        <v>64370.46</v>
+      </c>
+      <c r="M51" s="40">
+        <v>64370.46</v>
+      </c>
+      <c r="N51" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O51"/>
+      <c r="P51"/>
+    </row>
+    <row r="52" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A52"/>
+      <c r="B52" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="C52" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D52" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E52" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F52" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G52" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H52" s="34" t="s">
+        <v>56</v>
+      </c>
+      <c r="I52" s="35">
+        <v>342</v>
+      </c>
+      <c r="J52" s="36">
+        <v>116921</v>
+      </c>
+      <c r="K52" s="36">
+        <v>73067.03</v>
+      </c>
+      <c r="L52" s="36">
+        <v>64927.73</v>
+      </c>
+      <c r="M52" s="36">
+        <v>64927.73</v>
+      </c>
+      <c r="N52" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O52"/>
+      <c r="P52"/>
+    </row>
+    <row r="53" spans="1:16" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A53"/>
+      <c r="B53" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="C53" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="D53" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="E53" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="F53" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="G53" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="H53" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="I53" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="J53" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="K53" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="L53" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="M53" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="N53" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="O53"/>
+      <c r="P53"/>
+    </row>
+    <row r="54" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A54"/>
+      <c r="B54" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="C54" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D54" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E54" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F54" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G54" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="H54" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="I54" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J54" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="K54" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L54" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="M54" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="N54" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O54"/>
+      <c r="P54"/>
+    </row>
+    <row r="55" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A55"/>
+      <c r="B55" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C55" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D55" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E55" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="F55" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="G55" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="H55" s="43" t="s">
+        <v>57</v>
+      </c>
+      <c r="I55" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J55" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="K55" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L55" s="56" t="s">
+        <v>124</v>
+      </c>
+      <c r="M55" s="51"/>
+      <c r="N55" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="O55"/>
+      <c r="P55"/>
+    </row>
+    <row r="56" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A56"/>
+      <c r="B56" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C56" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D56" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E56" s="57" t="s">
+        <v>58</v>
+      </c>
+      <c r="F56" s="47"/>
+      <c r="G56" s="47"/>
+      <c r="H56" s="47"/>
+      <c r="I56" s="47"/>
+      <c r="J56" s="44" t="s">
+        <v>59</v>
+      </c>
+      <c r="K56" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L56" s="48" t="s">
+        <v>60</v>
+      </c>
+      <c r="M56" s="49"/>
+      <c r="N56" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="O56"/>
+      <c r="P56"/>
+    </row>
+    <row r="57" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A57"/>
+      <c r="B57" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C57" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D57" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E57" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F57" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G57" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="H57" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="I57" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J57" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="K57" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L57" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="M57" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="N57" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O57"/>
+      <c r="P57"/>
+    </row>
+    <row r="58" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A58"/>
+      <c r="B58" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C58" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D58" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E58" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F58" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G58" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="H58" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="I58" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J58" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="K58" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L58" s="46" t="s">
+        <v>62</v>
+      </c>
+      <c r="M58" s="47"/>
+      <c r="N58" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="O58"/>
+      <c r="P58"/>
+    </row>
+    <row r="59" spans="1:16" ht="34.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A59"/>
+      <c r="B59" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C59" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D59" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E59" s="48" t="s">
+        <v>63</v>
+      </c>
+      <c r="F59" s="49"/>
+      <c r="G59" s="49"/>
+      <c r="H59" s="49"/>
+      <c r="I59" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J59" s="44" t="s">
+        <v>59</v>
+      </c>
+      <c r="K59" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L59" s="48" t="s">
+        <v>60</v>
+      </c>
+      <c r="M59" s="49"/>
+      <c r="N59" s="5"/>
+      <c r="O59"/>
+      <c r="P59"/>
+    </row>
+    <row r="60" spans="1:16" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A60"/>
+      <c r="B60"/>
+      <c r="C60"/>
+      <c r="D60"/>
+      <c r="E60"/>
+      <c r="F60"/>
+      <c r="G60"/>
+      <c r="H60"/>
+      <c r="I60"/>
+      <c r="J60"/>
+      <c r="K60"/>
+      <c r="L60"/>
+      <c r="M60"/>
+      <c r="N60"/>
+      <c r="O60"/>
+      <c r="P60"/>
+    </row>
+    <row r="61" spans="1:16" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A61"/>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+    </row>
+  </sheetData>
+  <mergeCells count="35">
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="J3:M3"/>
+    <mergeCell ref="B5:M5"/>
+    <mergeCell ref="B6:M6"/>
+    <mergeCell ref="B7:M7"/>
+    <mergeCell ref="B8:M8"/>
+    <mergeCell ref="B9:M9"/>
+    <mergeCell ref="B10:M10"/>
+    <mergeCell ref="H11:L11"/>
+    <mergeCell ref="H12:L12"/>
+    <mergeCell ref="C14:M14"/>
+    <mergeCell ref="B16:M16"/>
+    <mergeCell ref="H17:L17"/>
+    <mergeCell ref="H18:L18"/>
+    <mergeCell ref="B19:M19"/>
+    <mergeCell ref="K21:L21"/>
+    <mergeCell ref="J22:L22"/>
+    <mergeCell ref="H23:K23"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="H25:I25"/>
+    <mergeCell ref="J25:M25"/>
+    <mergeCell ref="H26:I26"/>
+    <mergeCell ref="B27:L27"/>
+    <mergeCell ref="B28:G28"/>
+    <mergeCell ref="J28:K28"/>
+    <mergeCell ref="B29:G29"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="L58:M58"/>
+    <mergeCell ref="E59:H59"/>
+    <mergeCell ref="L59:M59"/>
+    <mergeCell ref="B30:G30"/>
+    <mergeCell ref="B31:G31"/>
+    <mergeCell ref="L55:M55"/>
+    <mergeCell ref="E56:I56"/>
+    <mergeCell ref="L56:M56"/>
+  </mergeCells>
+  <pageMargins left="0.196850393700787" right="0.196850393700787" top="0.98425196850393704" bottom="0.98425196850393704" header="0.98425196850393704" footer="0.98425196850393704"/>
+  <pageSetup paperSize="9" fitToHeight="0" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
+  <headerFooter alignWithMargins="0"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:P52"/>
+  <sheetViews>
+    <sheetView showGridLines="0" topLeftCell="A40" workbookViewId="0">
+      <selection activeCell="H68" sqref="H68"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="0.6640625" style="1" customWidth="1"/>
+    <col min="2" max="7" width="2.6640625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="34" style="1" customWidth="1"/>
+    <col min="9" max="9" width="4" style="1" customWidth="1"/>
+    <col min="10" max="10" width="10.88671875" style="1" customWidth="1"/>
+    <col min="11" max="11" width="10.33203125" style="1" customWidth="1"/>
+    <col min="12" max="12" width="11.88671875" style="1" customWidth="1"/>
+    <col min="13" max="13" width="11.44140625" style="1" customWidth="1"/>
+    <col min="14" max="14" width="0.5546875" style="1" customWidth="1"/>
+    <col min="15" max="15" width="0" style="1" hidden="1" customWidth="1"/>
+    <col min="16" max="16" width="12.5546875" style="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" ht="3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1"/>
+      <c r="B1"/>
+      <c r="C1"/>
+      <c r="D1"/>
+      <c r="E1"/>
+      <c r="F1"/>
+      <c r="G1"/>
+      <c r="H1"/>
+      <c r="I1"/>
+      <c r="J1"/>
+      <c r="K1"/>
+      <c r="L1"/>
+      <c r="M1"/>
+      <c r="N1"/>
+      <c r="O1"/>
+      <c r="P1"/>
+    </row>
+    <row r="2" spans="1:16" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2"/>
+      <c r="B2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="I2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="J2" s="74" t="s">
+        <v>1</v>
+      </c>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O2"/>
+      <c r="P2"/>
+    </row>
+    <row r="3" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3"/>
+      <c r="B3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H3" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="I3" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="J3" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="K3" s="47"/>
+      <c r="L3" s="47"/>
+      <c r="M3" s="47"/>
+      <c r="N3" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O3"/>
+      <c r="P3"/>
+    </row>
+    <row r="4" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4"/>
+      <c r="B4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="J4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="K4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="L4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="M4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O4"/>
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16" ht="28.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5"/>
+      <c r="B5" s="75" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="47"/>
+      <c r="D5" s="47"/>
+      <c r="E5" s="47"/>
+      <c r="F5" s="47"/>
+      <c r="G5" s="47"/>
+      <c r="H5" s="47"/>
+      <c r="I5" s="47"/>
+      <c r="J5" s="47"/>
+      <c r="K5" s="47"/>
+      <c r="L5" s="47"/>
+      <c r="M5" s="47"/>
+      <c r="N5" s="5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+    </row>
+    <row r="6" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6"/>
+      <c r="B6" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="C6" s="47"/>
+      <c r="D6" s="47"/>
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="47"/>
+      <c r="I6" s="47"/>
+      <c r="J6" s="47"/>
+      <c r="K6" s="47"/>
+      <c r="L6" s="47"/>
+      <c r="M6" s="47"/>
+      <c r="N6" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="O6"/>
+      <c r="P6"/>
+    </row>
+    <row r="7" spans="1:16" ht="18.45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7"/>
+      <c r="B7" s="77" t="s">
+        <v>4</v>
+      </c>
+      <c r="C7" s="51"/>
+      <c r="D7" s="51"/>
+      <c r="E7" s="51"/>
+      <c r="F7" s="51"/>
+      <c r="G7" s="51"/>
+      <c r="H7" s="51"/>
+      <c r="I7" s="51"/>
+      <c r="J7" s="51"/>
+      <c r="K7" s="51"/>
+      <c r="L7" s="51"/>
+      <c r="M7" s="51"/>
+      <c r="N7" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="O7"/>
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8"/>
+      <c r="B8" s="70" t="s">
+        <v>5</v>
+      </c>
+      <c r="C8" s="47"/>
+      <c r="D8" s="47"/>
+      <c r="E8" s="47"/>
+      <c r="F8" s="47"/>
+      <c r="G8" s="47"/>
+      <c r="H8" s="47"/>
+      <c r="I8" s="47"/>
+      <c r="J8" s="47"/>
+      <c r="K8" s="47"/>
+      <c r="L8" s="47"/>
+      <c r="M8" s="47"/>
+      <c r="N8" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O8"/>
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16" ht="22.65" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9"/>
+      <c r="B9" s="72" t="s">
+        <v>6</v>
+      </c>
+      <c r="C9" s="47"/>
+      <c r="D9" s="47"/>
+      <c r="E9" s="47"/>
+      <c r="F9" s="47"/>
+      <c r="G9" s="47"/>
+      <c r="H9" s="47"/>
+      <c r="I9" s="47"/>
+      <c r="J9" s="47"/>
+      <c r="K9" s="47"/>
+      <c r="L9" s="47"/>
+      <c r="M9" s="47"/>
+      <c r="N9" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="O9"/>
+      <c r="P9"/>
+    </row>
+    <row r="10" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10"/>
+      <c r="B10" s="68" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" s="47"/>
+      <c r="D10" s="47"/>
+      <c r="E10" s="47"/>
+      <c r="F10" s="47"/>
+      <c r="G10" s="47"/>
+      <c r="H10" s="47"/>
+      <c r="I10" s="47"/>
+      <c r="J10" s="47"/>
+      <c r="K10" s="47"/>
+      <c r="L10" s="47"/>
+      <c r="M10" s="47"/>
+      <c r="N10" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O10"/>
+      <c r="P10"/>
+    </row>
+    <row r="11" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11"/>
+      <c r="B11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H11" s="73" t="s">
+        <v>8</v>
+      </c>
+      <c r="I11" s="47"/>
+      <c r="J11" s="47"/>
+      <c r="K11" s="47"/>
+      <c r="L11" s="47"/>
+      <c r="M11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O11"/>
+      <c r="P11"/>
+    </row>
+    <row r="12" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12"/>
+      <c r="B12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H12" s="70" t="s">
+        <v>9</v>
+      </c>
+      <c r="I12" s="47"/>
+      <c r="J12" s="47"/>
+      <c r="K12" s="47"/>
+      <c r="L12" s="47"/>
+      <c r="M12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O12"/>
+      <c r="P12"/>
+    </row>
+    <row r="13" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13"/>
+      <c r="B13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="I13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="J13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="K13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="L13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="M13" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="N13" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O13"/>
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14"/>
+      <c r="B14" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="68" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" s="47"/>
+      <c r="E14" s="47"/>
+      <c r="F14" s="47"/>
+      <c r="G14" s="47"/>
+      <c r="H14" s="47"/>
+      <c r="I14" s="47"/>
+      <c r="J14" s="47"/>
+      <c r="K14" s="47"/>
+      <c r="L14" s="47"/>
+      <c r="M14" s="47"/>
+      <c r="N14" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O14"/>
+      <c r="P14"/>
+    </row>
+    <row r="15" spans="1:16" ht="8.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15"/>
+      <c r="B15" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="D15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="F15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="I15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="J15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="K15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="L15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="M15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="N15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O15"/>
+      <c r="P15"/>
+    </row>
+    <row r="16" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16"/>
+      <c r="B16" s="69" t="s">
+        <v>11</v>
+      </c>
+      <c r="C16" s="47"/>
+      <c r="D16" s="47"/>
+      <c r="E16" s="47"/>
+      <c r="F16" s="47"/>
+      <c r="G16" s="47"/>
+      <c r="H16" s="47"/>
+      <c r="I16" s="47"/>
+      <c r="J16" s="47"/>
+      <c r="K16" s="47"/>
+      <c r="L16" s="47"/>
+      <c r="M16" s="47"/>
+      <c r="N16" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="O16"/>
+      <c r="P16"/>
+    </row>
+    <row r="17" spans="1:16" ht="11.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17"/>
+      <c r="B17" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="D17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="F17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H17" s="70" t="s">
+        <v>12</v>
+      </c>
+      <c r="I17" s="47"/>
+      <c r="J17" s="47"/>
+      <c r="K17" s="47"/>
+      <c r="L17" s="47"/>
+      <c r="M17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="N17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O17"/>
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18"/>
+      <c r="B18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H18" s="71" t="s">
+        <v>13</v>
+      </c>
+      <c r="I18" s="47"/>
+      <c r="J18" s="47"/>
+      <c r="K18" s="47"/>
+      <c r="L18" s="47"/>
+      <c r="M18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O18"/>
+      <c r="P18"/>
+    </row>
+    <row r="19" spans="1:16" ht="11.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19"/>
+      <c r="B19" s="70" t="s">
+        <v>14</v>
+      </c>
+      <c r="C19" s="47"/>
+      <c r="D19" s="47"/>
+      <c r="E19" s="47"/>
+      <c r="F19" s="47"/>
+      <c r="G19" s="47"/>
+      <c r="H19" s="47"/>
+      <c r="I19" s="47"/>
+      <c r="J19" s="47"/>
+      <c r="K19" s="47"/>
+      <c r="L19" s="47"/>
+      <c r="M19" s="47"/>
+      <c r="N19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O19"/>
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20"/>
+      <c r="B20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="C20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="D20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="F20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="G20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="H20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J20" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="K20" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="L20" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M20" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="N20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O20"/>
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21"/>
+      <c r="B21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H21" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="I21" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="J21" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="K21" s="58" t="s">
+        <v>16</v>
+      </c>
+      <c r="L21" s="59"/>
+      <c r="M21" s="17">
+        <v>46</v>
+      </c>
+      <c r="N21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O21"/>
+      <c r="P21"/>
+    </row>
+    <row r="22" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22"/>
+      <c r="B22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H22" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="I22" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J22" s="58" t="s">
+        <v>17</v>
+      </c>
+      <c r="K22" s="47"/>
+      <c r="L22" s="59"/>
+      <c r="M22" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="N22" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O22"/>
+      <c r="P22"/>
+    </row>
+    <row r="23" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23"/>
+      <c r="B23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H23" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="I23" s="47"/>
+      <c r="J23" s="47"/>
+      <c r="K23" s="47"/>
+      <c r="L23" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="M23" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O23"/>
+      <c r="P23"/>
+    </row>
+    <row r="24" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24"/>
+      <c r="B24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="I24" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J24" s="58" t="s">
+        <v>20</v>
+      </c>
+      <c r="K24" s="59"/>
+      <c r="L24" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="M24" s="21"/>
+      <c r="N24" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O24"/>
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25"/>
+      <c r="B25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H25" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="I25" s="47"/>
+      <c r="J25" s="67" t="s">
+        <v>64</v>
+      </c>
+      <c r="K25" s="54"/>
+      <c r="L25" s="54"/>
+      <c r="M25" s="55"/>
+      <c r="N25" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O25"/>
+      <c r="P25"/>
+    </row>
+    <row r="26" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26"/>
+      <c r="B26" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="C26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="D26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="E26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="F26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="H26" s="58" t="s">
+        <v>24</v>
+      </c>
+      <c r="I26" s="59"/>
+      <c r="J26" s="17">
+        <v>9</v>
+      </c>
+      <c r="K26" s="17">
+        <v>2</v>
+      </c>
+      <c r="L26" s="17">
+        <v>1</v>
+      </c>
+      <c r="M26" s="17">
+        <v>1</v>
+      </c>
+      <c r="N26" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O26"/>
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16" ht="28.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27"/>
+      <c r="B27" s="60" t="s">
+        <v>65</v>
+      </c>
+      <c r="C27" s="51"/>
+      <c r="D27" s="51"/>
+      <c r="E27" s="51"/>
+      <c r="F27" s="51"/>
+      <c r="G27" s="51"/>
+      <c r="H27" s="51"/>
+      <c r="I27" s="51"/>
+      <c r="J27" s="51"/>
+      <c r="K27" s="51"/>
+      <c r="L27" s="51"/>
+      <c r="M27" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="N27" s="24"/>
+      <c r="O27"/>
+      <c r="P27"/>
+    </row>
+    <row r="28" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28"/>
+      <c r="B28" s="61" t="s">
+        <v>27</v>
+      </c>
+      <c r="C28" s="49"/>
+      <c r="D28" s="49"/>
+      <c r="E28" s="49"/>
+      <c r="F28" s="49"/>
+      <c r="G28" s="62"/>
+      <c r="H28" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="I28" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="J28" s="61" t="s">
+        <v>30</v>
+      </c>
+      <c r="K28" s="62"/>
+      <c r="L28" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="M28" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="N28" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="O28"/>
+      <c r="P28"/>
+    </row>
+    <row r="29" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29"/>
+      <c r="B29" s="63" t="s">
+        <v>33</v>
+      </c>
+      <c r="C29" s="47"/>
+      <c r="D29" s="47"/>
+      <c r="E29" s="47"/>
+      <c r="F29" s="47"/>
+      <c r="G29" s="59"/>
+      <c r="H29" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="I29" s="27" t="s">
+        <v>34</v>
+      </c>
+      <c r="J29" s="64" t="s">
+        <v>35</v>
+      </c>
+      <c r="K29" s="52"/>
+      <c r="L29" s="27" t="s">
+        <v>36</v>
+      </c>
+      <c r="M29" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="N29" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="O29"/>
+      <c r="P29"/>
+    </row>
+    <row r="30" spans="1:16" ht="54.15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30"/>
+      <c r="B30" s="50" t="s">
+        <v>38</v>
+      </c>
+      <c r="C30" s="51"/>
+      <c r="D30" s="51"/>
+      <c r="E30" s="51"/>
+      <c r="F30" s="51"/>
+      <c r="G30" s="52"/>
+      <c r="H30" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="I30" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="J30" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="K30" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="L30" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="M30" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="N30" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="O30"/>
+      <c r="P30"/>
+    </row>
+    <row r="31" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31"/>
+      <c r="B31" s="53" t="s">
+        <v>44</v>
+      </c>
+      <c r="C31" s="54"/>
+      <c r="D31" s="54"/>
+      <c r="E31" s="54"/>
+      <c r="F31" s="54"/>
+      <c r="G31" s="55"/>
+      <c r="H31" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="I31" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="J31" s="31" t="s">
+        <v>47</v>
+      </c>
+      <c r="K31" s="31" t="s">
+        <v>48</v>
+      </c>
+      <c r="L31" s="31" t="s">
+        <v>49</v>
+      </c>
+      <c r="M31" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="N31" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="O31"/>
+      <c r="P31"/>
+    </row>
+    <row r="32" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32"/>
+      <c r="B32" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="C32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H32" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="I32" s="35">
+        <v>1</v>
+      </c>
+      <c r="J32" s="36">
+        <v>7360</v>
+      </c>
+      <c r="K32" s="36">
+        <v>4931</v>
+      </c>
+      <c r="L32" s="36">
+        <v>0</v>
+      </c>
+      <c r="M32" s="36">
+        <v>0</v>
+      </c>
+      <c r="N32" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O32"/>
+      <c r="P32"/>
+    </row>
+    <row r="33" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33"/>
+      <c r="B33" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="C33" s="33" t="s">
+        <v>44</v>
+      </c>
+      <c r="D33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H33" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="I33" s="35">
+        <v>2</v>
+      </c>
+      <c r="J33" s="36">
+        <v>7360</v>
+      </c>
+      <c r="K33" s="36">
+        <v>4931</v>
+      </c>
+      <c r="L33" s="36">
+        <v>0</v>
+      </c>
+      <c r="M33" s="36">
+        <v>0</v>
+      </c>
+      <c r="N33" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O33"/>
+      <c r="P33"/>
+    </row>
+    <row r="34" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34"/>
+      <c r="B34" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C34" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D34" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E34" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="F34" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G34" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H34" s="38" t="s">
+        <v>53</v>
+      </c>
+      <c r="I34" s="39">
+        <v>3</v>
+      </c>
+      <c r="J34" s="40">
+        <v>7255</v>
+      </c>
+      <c r="K34" s="40">
+        <v>4861</v>
+      </c>
+      <c r="L34" s="40">
+        <v>0</v>
+      </c>
+      <c r="M34" s="40">
+        <v>0</v>
+      </c>
+      <c r="N34" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O34"/>
+      <c r="P34"/>
+    </row>
+    <row r="35" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35"/>
+      <c r="B35" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C35" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D35" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E35" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F35" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G35" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H35" s="38" t="s">
+        <v>53</v>
+      </c>
+      <c r="I35" s="39">
+        <v>4</v>
+      </c>
+      <c r="J35" s="40">
+        <v>7255</v>
+      </c>
+      <c r="K35" s="40">
+        <v>4861</v>
+      </c>
+      <c r="L35" s="40">
+        <v>0</v>
+      </c>
+      <c r="M35" s="40">
+        <v>0</v>
+      </c>
+      <c r="N35" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O35"/>
+      <c r="P35"/>
+    </row>
+    <row r="36" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36"/>
+      <c r="B36" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C36" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D36" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E36" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F36" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G36" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H36" s="38" t="s">
+        <v>54</v>
+      </c>
+      <c r="I36" s="39">
+        <v>5</v>
+      </c>
+      <c r="J36" s="40">
+        <v>7255</v>
+      </c>
+      <c r="K36" s="40">
+        <v>4861</v>
+      </c>
+      <c r="L36" s="40">
+        <v>0</v>
+      </c>
+      <c r="M36" s="40">
+        <v>0</v>
+      </c>
+      <c r="N36" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O36"/>
+      <c r="P36"/>
+    </row>
+    <row r="37" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37"/>
+      <c r="B37" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="H37" s="38" t="s">
+        <v>54</v>
+      </c>
+      <c r="I37" s="39">
+        <v>6</v>
+      </c>
+      <c r="J37" s="40">
+        <v>7255</v>
+      </c>
+      <c r="K37" s="40">
+        <v>4861</v>
+      </c>
+      <c r="L37" s="40">
+        <v>0</v>
+      </c>
+      <c r="M37" s="40">
+        <v>0</v>
+      </c>
+      <c r="N37" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O37"/>
+      <c r="P37"/>
+    </row>
+    <row r="38" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38"/>
+      <c r="B38" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C38" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D38" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="E38" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="F38" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G38" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H38" s="38" t="s">
+        <v>55</v>
+      </c>
+      <c r="I38" s="39">
+        <v>9</v>
+      </c>
+      <c r="J38" s="40">
+        <v>105</v>
+      </c>
+      <c r="K38" s="40">
+        <v>70</v>
+      </c>
+      <c r="L38" s="40">
+        <v>0</v>
+      </c>
+      <c r="M38" s="40">
+        <v>0</v>
+      </c>
+      <c r="N38" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O38"/>
+      <c r="P38"/>
+    </row>
+    <row r="39" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39"/>
+      <c r="B39" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C39" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D39" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="E39" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F39" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G39" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H39" s="38" t="s">
+        <v>55</v>
+      </c>
+      <c r="I39" s="39">
+        <v>10</v>
+      </c>
+      <c r="J39" s="40">
+        <v>105</v>
+      </c>
+      <c r="K39" s="40">
+        <v>70</v>
+      </c>
+      <c r="L39" s="40">
+        <v>0</v>
+      </c>
+      <c r="M39" s="40">
+        <v>0</v>
+      </c>
+      <c r="N39" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O39"/>
+      <c r="P39"/>
+    </row>
+    <row r="40" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40"/>
+      <c r="B40" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C40" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D40" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="E40" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F40" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G40" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H40" s="38" t="s">
+        <v>55</v>
+      </c>
+      <c r="I40" s="39">
+        <v>11</v>
+      </c>
+      <c r="J40" s="40">
+        <v>105</v>
+      </c>
+      <c r="K40" s="40">
+        <v>70</v>
+      </c>
+      <c r="L40" s="40">
+        <v>0</v>
+      </c>
+      <c r="M40" s="40">
+        <v>0</v>
+      </c>
+      <c r="N40" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O40"/>
+      <c r="P40"/>
+    </row>
+    <row r="41" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41"/>
+      <c r="B41" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C41" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D41" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="E41" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F41" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G41" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="H41" s="38" t="s">
+        <v>55</v>
+      </c>
+      <c r="I41" s="39">
+        <v>12</v>
+      </c>
+      <c r="J41" s="40">
+        <v>105</v>
+      </c>
+      <c r="K41" s="40">
+        <v>70</v>
+      </c>
+      <c r="L41" s="40">
+        <v>0</v>
+      </c>
+      <c r="M41" s="40">
+        <v>0</v>
+      </c>
+      <c r="N41" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O41"/>
+      <c r="P41"/>
+    </row>
+    <row r="42" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42"/>
+      <c r="B42" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="C42" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D42" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E42" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F42" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G42" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H42" s="34" t="s">
+        <v>56</v>
+      </c>
+      <c r="I42" s="35">
+        <v>342</v>
+      </c>
+      <c r="J42" s="36">
+        <v>7360</v>
+      </c>
+      <c r="K42" s="36">
+        <v>4931</v>
+      </c>
+      <c r="L42" s="36">
+        <v>0</v>
+      </c>
+      <c r="M42" s="36">
+        <v>0</v>
+      </c>
+      <c r="N42" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O42"/>
+      <c r="P42"/>
+    </row>
+    <row r="43" spans="1:16" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43"/>
+      <c r="B43" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="C43" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="D43" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="E43" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="F43" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="G43" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="H43" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="I43" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="J43" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="K43" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="L43" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="M43" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="N43" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="O43"/>
+      <c r="P43"/>
+    </row>
+    <row r="44" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44"/>
+      <c r="B44" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="C44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="H44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="I44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="K44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="M44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="N44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O44"/>
+      <c r="P44"/>
+    </row>
+    <row r="45" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45"/>
+      <c r="B45" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C45" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D45" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E45" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="F45" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="G45" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="H45" s="43" t="s">
+        <v>57</v>
+      </c>
+      <c r="I45" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J45" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="K45" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L45" s="56" t="s">
+        <v>124</v>
+      </c>
+      <c r="M45" s="51"/>
+      <c r="N45" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="O45"/>
+      <c r="P45"/>
+    </row>
+    <row r="46" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46"/>
+      <c r="B46" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C46" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D46" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E46" s="57" t="s">
+        <v>58</v>
+      </c>
+      <c r="F46" s="47"/>
+      <c r="G46" s="47"/>
+      <c r="H46" s="47"/>
+      <c r="I46" s="47"/>
+      <c r="J46" s="44" t="s">
+        <v>59</v>
+      </c>
+      <c r="K46" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L46" s="48" t="s">
+        <v>60</v>
+      </c>
+      <c r="M46" s="49"/>
+      <c r="N46" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="O46"/>
+      <c r="P46"/>
+    </row>
+    <row r="47" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47"/>
+      <c r="B47" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C47" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D47" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E47" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F47" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G47" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="H47" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="I47" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J47" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="K47" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L47" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="M47" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="N47" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O47"/>
+      <c r="P47"/>
+    </row>
+    <row r="48" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48"/>
+      <c r="B48" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C48" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D48" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E48" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F48" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G48" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="H48" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="I48" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J48" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="K48" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L48" s="46" t="s">
+        <v>62</v>
+      </c>
+      <c r="M48" s="47"/>
+      <c r="N48" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="O48"/>
+      <c r="P48"/>
+    </row>
+    <row r="49" spans="1:16" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A49"/>
+      <c r="B49" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C49" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D49" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E49" s="48" t="s">
+        <v>63</v>
+      </c>
+      <c r="F49" s="49"/>
+      <c r="G49" s="49"/>
+      <c r="H49" s="49"/>
+      <c r="I49" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J49" s="44" t="s">
+        <v>59</v>
+      </c>
+      <c r="K49" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L49" s="48" t="s">
+        <v>60</v>
+      </c>
+      <c r="M49" s="49"/>
+      <c r="N49" s="5"/>
+      <c r="O49"/>
+      <c r="P49"/>
+    </row>
+    <row r="50" spans="1:16" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A50"/>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50"/>
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50"/>
+    </row>
+    <row r="51" spans="1:16" ht="6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A51"/>
+      <c r="B51"/>
+      <c r="C51"/>
+      <c r="D51"/>
+      <c r="E51"/>
+      <c r="F51"/>
+      <c r="G51"/>
+      <c r="H51"/>
+      <c r="I51"/>
+      <c r="J51"/>
+      <c r="K51"/>
+      <c r="L51"/>
+      <c r="M51"/>
+      <c r="N51"/>
+      <c r="O51"/>
+      <c r="P51"/>
+    </row>
+    <row r="52" spans="1:16" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A52"/>
+      <c r="B52"/>
+      <c r="C52"/>
+      <c r="D52"/>
+      <c r="E52"/>
+      <c r="F52"/>
+      <c r="G52"/>
+      <c r="H52"/>
+      <c r="I52"/>
+      <c r="J52"/>
+      <c r="K52"/>
+      <c r="L52"/>
+      <c r="M52"/>
+      <c r="N52"/>
+      <c r="O52"/>
+      <c r="P52"/>
+    </row>
+  </sheetData>
+  <mergeCells count="35">
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="J3:M3"/>
+    <mergeCell ref="B5:M5"/>
+    <mergeCell ref="B6:M6"/>
+    <mergeCell ref="B7:M7"/>
+    <mergeCell ref="B8:M8"/>
+    <mergeCell ref="B9:M9"/>
+    <mergeCell ref="B10:M10"/>
+    <mergeCell ref="H11:L11"/>
+    <mergeCell ref="H12:L12"/>
+    <mergeCell ref="C14:M14"/>
+    <mergeCell ref="B16:M16"/>
+    <mergeCell ref="H17:L17"/>
+    <mergeCell ref="H18:L18"/>
+    <mergeCell ref="B19:M19"/>
+    <mergeCell ref="K21:L21"/>
+    <mergeCell ref="J22:L22"/>
+    <mergeCell ref="H23:K23"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="H25:I25"/>
+    <mergeCell ref="J25:M25"/>
+    <mergeCell ref="H26:I26"/>
+    <mergeCell ref="B27:L27"/>
+    <mergeCell ref="B28:G28"/>
+    <mergeCell ref="J28:K28"/>
+    <mergeCell ref="B29:G29"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="L48:M48"/>
+    <mergeCell ref="E49:H49"/>
+    <mergeCell ref="L49:M49"/>
+    <mergeCell ref="B30:G30"/>
+    <mergeCell ref="B31:G31"/>
+    <mergeCell ref="L45:M45"/>
+    <mergeCell ref="E46:I46"/>
+    <mergeCell ref="L46:M46"/>
+  </mergeCells>
+  <pageMargins left="0.196850393700787" right="0.196850393700787" top="0.98425196850393704" bottom="0.98425196850393704" header="0.98425196850393704" footer="0.98425196850393704"/>
+  <pageSetup paperSize="9" fitToHeight="0" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
+  <headerFooter alignWithMargins="0"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:P46"/>
+  <sheetViews>
+    <sheetView showGridLines="0" topLeftCell="A28" workbookViewId="0">
+      <selection activeCell="L41" sqref="L41:M41"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="0.6640625" style="1" customWidth="1"/>
+    <col min="2" max="7" width="2.6640625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="34" style="1" customWidth="1"/>
+    <col min="9" max="9" width="4" style="1" customWidth="1"/>
+    <col min="10" max="10" width="10.88671875" style="1" customWidth="1"/>
+    <col min="11" max="11" width="10.33203125" style="1" customWidth="1"/>
+    <col min="12" max="12" width="11.88671875" style="1" customWidth="1"/>
+    <col min="13" max="13" width="11.44140625" style="1" customWidth="1"/>
+    <col min="14" max="14" width="0.5546875" style="1" customWidth="1"/>
+    <col min="15" max="15" width="0" style="1" hidden="1" customWidth="1"/>
+    <col min="16" max="16" width="12.5546875" style="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" ht="3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1"/>
+      <c r="B1"/>
+      <c r="C1"/>
+      <c r="D1"/>
+      <c r="E1"/>
+      <c r="F1"/>
+      <c r="G1"/>
+      <c r="H1"/>
+      <c r="I1"/>
+      <c r="J1"/>
+      <c r="K1"/>
+      <c r="L1"/>
+      <c r="M1"/>
+      <c r="N1"/>
+      <c r="O1"/>
+      <c r="P1"/>
+    </row>
+    <row r="2" spans="1:16" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2"/>
+      <c r="B2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="I2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="J2" s="74" t="s">
+        <v>1</v>
+      </c>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O2"/>
+      <c r="P2"/>
+    </row>
+    <row r="3" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3"/>
+      <c r="B3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H3" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="I3" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="J3" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="K3" s="47"/>
+      <c r="L3" s="47"/>
+      <c r="M3" s="47"/>
+      <c r="N3" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O3"/>
+      <c r="P3"/>
+    </row>
+    <row r="4" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4"/>
+      <c r="B4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="J4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="K4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="L4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="M4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O4"/>
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16" ht="28.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5"/>
+      <c r="B5" s="75" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="47"/>
+      <c r="D5" s="47"/>
+      <c r="E5" s="47"/>
+      <c r="F5" s="47"/>
+      <c r="G5" s="47"/>
+      <c r="H5" s="47"/>
+      <c r="I5" s="47"/>
+      <c r="J5" s="47"/>
+      <c r="K5" s="47"/>
+      <c r="L5" s="47"/>
+      <c r="M5" s="47"/>
+      <c r="N5" s="5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+    </row>
+    <row r="6" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6"/>
+      <c r="B6" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="C6" s="47"/>
+      <c r="D6" s="47"/>
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="47"/>
+      <c r="I6" s="47"/>
+      <c r="J6" s="47"/>
+      <c r="K6" s="47"/>
+      <c r="L6" s="47"/>
+      <c r="M6" s="47"/>
+      <c r="N6" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="O6"/>
+      <c r="P6"/>
+    </row>
+    <row r="7" spans="1:16" ht="18.45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7"/>
+      <c r="B7" s="77" t="s">
+        <v>4</v>
+      </c>
+      <c r="C7" s="51"/>
+      <c r="D7" s="51"/>
+      <c r="E7" s="51"/>
+      <c r="F7" s="51"/>
+      <c r="G7" s="51"/>
+      <c r="H7" s="51"/>
+      <c r="I7" s="51"/>
+      <c r="J7" s="51"/>
+      <c r="K7" s="51"/>
+      <c r="L7" s="51"/>
+      <c r="M7" s="51"/>
+      <c r="N7" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="O7"/>
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8"/>
+      <c r="B8" s="70" t="s">
+        <v>5</v>
+      </c>
+      <c r="C8" s="47"/>
+      <c r="D8" s="47"/>
+      <c r="E8" s="47"/>
+      <c r="F8" s="47"/>
+      <c r="G8" s="47"/>
+      <c r="H8" s="47"/>
+      <c r="I8" s="47"/>
+      <c r="J8" s="47"/>
+      <c r="K8" s="47"/>
+      <c r="L8" s="47"/>
+      <c r="M8" s="47"/>
+      <c r="N8" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O8"/>
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16" ht="22.65" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9"/>
+      <c r="B9" s="72" t="s">
+        <v>6</v>
+      </c>
+      <c r="C9" s="47"/>
+      <c r="D9" s="47"/>
+      <c r="E9" s="47"/>
+      <c r="F9" s="47"/>
+      <c r="G9" s="47"/>
+      <c r="H9" s="47"/>
+      <c r="I9" s="47"/>
+      <c r="J9" s="47"/>
+      <c r="K9" s="47"/>
+      <c r="L9" s="47"/>
+      <c r="M9" s="47"/>
+      <c r="N9" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="O9"/>
+      <c r="P9"/>
+    </row>
+    <row r="10" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10"/>
+      <c r="B10" s="68" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" s="47"/>
+      <c r="D10" s="47"/>
+      <c r="E10" s="47"/>
+      <c r="F10" s="47"/>
+      <c r="G10" s="47"/>
+      <c r="H10" s="47"/>
+      <c r="I10" s="47"/>
+      <c r="J10" s="47"/>
+      <c r="K10" s="47"/>
+      <c r="L10" s="47"/>
+      <c r="M10" s="47"/>
+      <c r="N10" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O10"/>
+      <c r="P10"/>
+    </row>
+    <row r="11" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11"/>
+      <c r="B11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H11" s="73" t="s">
+        <v>8</v>
+      </c>
+      <c r="I11" s="47"/>
+      <c r="J11" s="47"/>
+      <c r="K11" s="47"/>
+      <c r="L11" s="47"/>
+      <c r="M11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O11"/>
+      <c r="P11"/>
+    </row>
+    <row r="12" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12"/>
+      <c r="B12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H12" s="70" t="s">
+        <v>9</v>
+      </c>
+      <c r="I12" s="47"/>
+      <c r="J12" s="47"/>
+      <c r="K12" s="47"/>
+      <c r="L12" s="47"/>
+      <c r="M12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O12"/>
+      <c r="P12"/>
+    </row>
+    <row r="13" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13"/>
+      <c r="B13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="I13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="J13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="K13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="L13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="M13" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="N13" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O13"/>
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14"/>
+      <c r="B14" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="68" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" s="47"/>
+      <c r="E14" s="47"/>
+      <c r="F14" s="47"/>
+      <c r="G14" s="47"/>
+      <c r="H14" s="47"/>
+      <c r="I14" s="47"/>
+      <c r="J14" s="47"/>
+      <c r="K14" s="47"/>
+      <c r="L14" s="47"/>
+      <c r="M14" s="47"/>
+      <c r="N14" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O14"/>
+      <c r="P14"/>
+    </row>
+    <row r="15" spans="1:16" ht="8.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15"/>
+      <c r="B15" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="D15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="F15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="I15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="J15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="K15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="L15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="M15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="N15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O15"/>
+      <c r="P15"/>
+    </row>
+    <row r="16" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16"/>
+      <c r="B16" s="69" t="s">
+        <v>11</v>
+      </c>
+      <c r="C16" s="47"/>
+      <c r="D16" s="47"/>
+      <c r="E16" s="47"/>
+      <c r="F16" s="47"/>
+      <c r="G16" s="47"/>
+      <c r="H16" s="47"/>
+      <c r="I16" s="47"/>
+      <c r="J16" s="47"/>
+      <c r="K16" s="47"/>
+      <c r="L16" s="47"/>
+      <c r="M16" s="47"/>
+      <c r="N16" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="O16"/>
+      <c r="P16"/>
+    </row>
+    <row r="17" spans="1:16" ht="11.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17"/>
+      <c r="B17" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="D17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="F17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H17" s="70" t="s">
+        <v>12</v>
+      </c>
+      <c r="I17" s="47"/>
+      <c r="J17" s="47"/>
+      <c r="K17" s="47"/>
+      <c r="L17" s="47"/>
+      <c r="M17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="N17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O17"/>
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18"/>
+      <c r="B18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H18" s="71" t="s">
+        <v>13</v>
+      </c>
+      <c r="I18" s="47"/>
+      <c r="J18" s="47"/>
+      <c r="K18" s="47"/>
+      <c r="L18" s="47"/>
+      <c r="M18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O18"/>
+      <c r="P18"/>
+    </row>
+    <row r="19" spans="1:16" ht="11.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19"/>
+      <c r="B19" s="70" t="s">
+        <v>14</v>
+      </c>
+      <c r="C19" s="47"/>
+      <c r="D19" s="47"/>
+      <c r="E19" s="47"/>
+      <c r="F19" s="47"/>
+      <c r="G19" s="47"/>
+      <c r="H19" s="47"/>
+      <c r="I19" s="47"/>
+      <c r="J19" s="47"/>
+      <c r="K19" s="47"/>
+      <c r="L19" s="47"/>
+      <c r="M19" s="47"/>
+      <c r="N19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O19"/>
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20"/>
+      <c r="B20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="C20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="D20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="F20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="G20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="H20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J20" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="K20" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="L20" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M20" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="N20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O20"/>
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21"/>
+      <c r="B21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H21" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="I21" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="J21" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="K21" s="58" t="s">
+        <v>16</v>
+      </c>
+      <c r="L21" s="59"/>
+      <c r="M21" s="17">
+        <v>46</v>
+      </c>
+      <c r="N21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O21"/>
+      <c r="P21"/>
+    </row>
+    <row r="22" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22"/>
+      <c r="B22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H22" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="I22" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J22" s="58" t="s">
+        <v>17</v>
+      </c>
+      <c r="K22" s="47"/>
+      <c r="L22" s="59"/>
+      <c r="M22" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="N22" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O22"/>
+      <c r="P22"/>
+    </row>
+    <row r="23" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23"/>
+      <c r="B23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H23" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="I23" s="47"/>
+      <c r="J23" s="47"/>
+      <c r="K23" s="47"/>
+      <c r="L23" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="M23" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O23"/>
+      <c r="P23"/>
+    </row>
+    <row r="24" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24"/>
+      <c r="B24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="I24" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J24" s="58" t="s">
+        <v>20</v>
+      </c>
+      <c r="K24" s="59"/>
+      <c r="L24" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="M24" s="21"/>
+      <c r="N24" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O24"/>
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25"/>
+      <c r="B25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H25" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="I25" s="47"/>
+      <c r="J25" s="67" t="s">
+        <v>66</v>
+      </c>
+      <c r="K25" s="54"/>
+      <c r="L25" s="54"/>
+      <c r="M25" s="55"/>
+      <c r="N25" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O25"/>
+      <c r="P25"/>
+    </row>
+    <row r="26" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26"/>
+      <c r="B26" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="C26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="D26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="E26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="F26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="H26" s="58" t="s">
+        <v>24</v>
+      </c>
+      <c r="I26" s="59"/>
+      <c r="J26" s="17">
+        <v>9</v>
+      </c>
+      <c r="K26" s="17">
+        <v>2</v>
+      </c>
+      <c r="L26" s="17">
+        <v>1</v>
+      </c>
+      <c r="M26" s="17">
+        <v>1</v>
+      </c>
+      <c r="N26" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O26"/>
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16" ht="28.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27"/>
+      <c r="B27" s="60" t="s">
+        <v>67</v>
+      </c>
+      <c r="C27" s="51"/>
+      <c r="D27" s="51"/>
+      <c r="E27" s="51"/>
+      <c r="F27" s="51"/>
+      <c r="G27" s="51"/>
+      <c r="H27" s="51"/>
+      <c r="I27" s="51"/>
+      <c r="J27" s="51"/>
+      <c r="K27" s="51"/>
+      <c r="L27" s="51"/>
+      <c r="M27" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="N27" s="24"/>
+      <c r="O27"/>
+      <c r="P27"/>
+    </row>
+    <row r="28" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28"/>
+      <c r="B28" s="61" t="s">
+        <v>27</v>
+      </c>
+      <c r="C28" s="49"/>
+      <c r="D28" s="49"/>
+      <c r="E28" s="49"/>
+      <c r="F28" s="49"/>
+      <c r="G28" s="62"/>
+      <c r="H28" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="I28" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="J28" s="61" t="s">
+        <v>30</v>
+      </c>
+      <c r="K28" s="62"/>
+      <c r="L28" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="M28" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="N28" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="O28"/>
+      <c r="P28"/>
+    </row>
+    <row r="29" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29"/>
+      <c r="B29" s="63" t="s">
+        <v>33</v>
+      </c>
+      <c r="C29" s="47"/>
+      <c r="D29" s="47"/>
+      <c r="E29" s="47"/>
+      <c r="F29" s="47"/>
+      <c r="G29" s="59"/>
+      <c r="H29" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="I29" s="27" t="s">
+        <v>34</v>
+      </c>
+      <c r="J29" s="64" t="s">
+        <v>35</v>
+      </c>
+      <c r="K29" s="52"/>
+      <c r="L29" s="27" t="s">
+        <v>36</v>
+      </c>
+      <c r="M29" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="N29" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="O29"/>
+      <c r="P29"/>
+    </row>
+    <row r="30" spans="1:16" ht="54.15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30"/>
+      <c r="B30" s="50" t="s">
+        <v>38</v>
+      </c>
+      <c r="C30" s="51"/>
+      <c r="D30" s="51"/>
+      <c r="E30" s="51"/>
+      <c r="F30" s="51"/>
+      <c r="G30" s="52"/>
+      <c r="H30" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="I30" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="J30" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="K30" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="L30" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="M30" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="N30" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="O30"/>
+      <c r="P30"/>
+    </row>
+    <row r="31" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31"/>
+      <c r="B31" s="53" t="s">
+        <v>44</v>
+      </c>
+      <c r="C31" s="54"/>
+      <c r="D31" s="54"/>
+      <c r="E31" s="54"/>
+      <c r="F31" s="54"/>
+      <c r="G31" s="55"/>
+      <c r="H31" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="I31" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="J31" s="31" t="s">
+        <v>47</v>
+      </c>
+      <c r="K31" s="31" t="s">
+        <v>48</v>
+      </c>
+      <c r="L31" s="31" t="s">
+        <v>49</v>
+      </c>
+      <c r="M31" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="N31" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="O31"/>
+      <c r="P31"/>
+    </row>
+    <row r="32" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32"/>
+      <c r="B32" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="C32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H32" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="I32" s="35">
+        <v>1</v>
+      </c>
+      <c r="J32" s="36">
+        <v>1793.73</v>
+      </c>
+      <c r="K32" s="36">
+        <v>892</v>
+      </c>
+      <c r="L32" s="36">
+        <v>447.91</v>
+      </c>
+      <c r="M32" s="36">
+        <v>447.91</v>
+      </c>
+      <c r="N32" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O32"/>
+      <c r="P32"/>
+    </row>
+    <row r="33" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33"/>
+      <c r="B33" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="C33" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="D33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H33" s="34" t="s">
+        <v>68</v>
+      </c>
+      <c r="I33" s="35">
+        <v>13</v>
+      </c>
+      <c r="J33" s="36">
+        <v>1793.73</v>
+      </c>
+      <c r="K33" s="36">
+        <v>892</v>
+      </c>
+      <c r="L33" s="36">
+        <v>447.91</v>
+      </c>
+      <c r="M33" s="36">
+        <v>447.91</v>
+      </c>
+      <c r="N33" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O33"/>
+      <c r="P33"/>
+    </row>
+    <row r="34" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34"/>
+      <c r="B34" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C34" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D34" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E34" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="F34" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G34" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H34" s="38" t="s">
+        <v>68</v>
+      </c>
+      <c r="I34" s="39">
+        <v>14</v>
+      </c>
+      <c r="J34" s="40">
+        <v>1793.73</v>
+      </c>
+      <c r="K34" s="40">
+        <v>892</v>
+      </c>
+      <c r="L34" s="40">
+        <v>447.91</v>
+      </c>
+      <c r="M34" s="40">
+        <v>447.91</v>
+      </c>
+      <c r="N34" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O34"/>
+      <c r="P34"/>
+    </row>
+    <row r="35" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35"/>
+      <c r="B35" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C35" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D35" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E35" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F35" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G35" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H35" s="38" t="s">
+        <v>68</v>
+      </c>
+      <c r="I35" s="39">
+        <v>15</v>
+      </c>
+      <c r="J35" s="40">
+        <v>1793.73</v>
+      </c>
+      <c r="K35" s="40">
+        <v>892</v>
+      </c>
+      <c r="L35" s="40">
+        <v>447.91</v>
+      </c>
+      <c r="M35" s="40">
+        <v>447.91</v>
+      </c>
+      <c r="N35" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O35"/>
+      <c r="P35"/>
+    </row>
+    <row r="36" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36"/>
+      <c r="B36" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C36" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D36" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E36" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F36" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G36" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H36" s="38" t="s">
+        <v>68</v>
+      </c>
+      <c r="I36" s="39">
+        <v>16</v>
+      </c>
+      <c r="J36" s="40">
+        <v>1793.73</v>
+      </c>
+      <c r="K36" s="40">
+        <v>892</v>
+      </c>
+      <c r="L36" s="40">
+        <v>447.91</v>
+      </c>
+      <c r="M36" s="40">
+        <v>447.91</v>
+      </c>
+      <c r="N36" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O36"/>
+      <c r="P36"/>
+    </row>
+    <row r="37" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37"/>
+      <c r="B37" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C37" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G37" s="31" t="s">
+        <v>69</v>
+      </c>
+      <c r="H37" s="38" t="s">
+        <v>70</v>
+      </c>
+      <c r="I37" s="39">
+        <v>33</v>
+      </c>
+      <c r="J37" s="40">
+        <v>1793.73</v>
+      </c>
+      <c r="K37" s="40">
+        <v>892</v>
+      </c>
+      <c r="L37" s="40">
+        <v>447.91</v>
+      </c>
+      <c r="M37" s="40">
+        <v>447.91</v>
+      </c>
+      <c r="N37" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O37"/>
+      <c r="P37"/>
+    </row>
+    <row r="38" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38"/>
+      <c r="B38" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="C38" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D38" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E38" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F38" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G38" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H38" s="34" t="s">
+        <v>56</v>
+      </c>
+      <c r="I38" s="35">
+        <v>342</v>
+      </c>
+      <c r="J38" s="36">
+        <v>1793.73</v>
+      </c>
+      <c r="K38" s="36">
+        <v>892</v>
+      </c>
+      <c r="L38" s="36">
+        <v>447.91</v>
+      </c>
+      <c r="M38" s="36">
+        <v>447.91</v>
+      </c>
+      <c r="N38" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O38"/>
+      <c r="P38"/>
+    </row>
+    <row r="39" spans="1:16" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39"/>
+      <c r="B39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="C39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="D39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="E39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="F39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="G39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="H39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="I39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="J39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="K39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="L39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="M39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="N39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="O39"/>
+      <c r="P39"/>
+    </row>
+    <row r="40" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40"/>
+      <c r="B40" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="H40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="I40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="K40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="M40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="N40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O40"/>
+      <c r="P40"/>
+    </row>
+    <row r="41" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41"/>
+      <c r="B41" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D41" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E41" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="F41" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="G41" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="H41" s="43" t="s">
+        <v>57</v>
+      </c>
+      <c r="I41" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J41" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="K41" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L41" s="56" t="s">
+        <v>124</v>
+      </c>
+      <c r="M41" s="51"/>
+      <c r="N41" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="O41"/>
+      <c r="P41"/>
+    </row>
+    <row r="42" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42"/>
+      <c r="B42" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C42" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D42" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E42" s="57" t="s">
+        <v>58</v>
+      </c>
+      <c r="F42" s="47"/>
+      <c r="G42" s="47"/>
+      <c r="H42" s="47"/>
+      <c r="I42" s="47"/>
+      <c r="J42" s="44" t="s">
+        <v>59</v>
+      </c>
+      <c r="K42" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L42" s="48" t="s">
+        <v>60</v>
+      </c>
+      <c r="M42" s="49"/>
+      <c r="N42" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="O42"/>
+      <c r="P42"/>
+    </row>
+    <row r="43" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43"/>
+      <c r="B43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="H43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="I43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J43" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="K43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L43" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="M43" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="N43" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O43"/>
+      <c r="P43"/>
+    </row>
+    <row r="44" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44"/>
+      <c r="B44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="H44" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="I44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J44" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="K44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L44" s="46" t="s">
+        <v>62</v>
+      </c>
+      <c r="M44" s="47"/>
+      <c r="N44" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="O44"/>
+      <c r="P44"/>
+    </row>
+    <row r="45" spans="1:16" ht="34.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45"/>
+      <c r="B45" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C45" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D45" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E45" s="48" t="s">
+        <v>63</v>
+      </c>
+      <c r="F45" s="49"/>
+      <c r="G45" s="49"/>
+      <c r="H45" s="49"/>
+      <c r="I45" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J45" s="44" t="s">
+        <v>59</v>
+      </c>
+      <c r="K45" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L45" s="48" t="s">
+        <v>60</v>
+      </c>
+      <c r="M45" s="49"/>
+      <c r="N45" s="5"/>
+      <c r="O45"/>
+      <c r="P45"/>
+    </row>
+    <row r="46" spans="1:16" ht="6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46"/>
+      <c r="B46"/>
+      <c r="C46"/>
+      <c r="D46"/>
+      <c r="E46"/>
+      <c r="F46"/>
+      <c r="G46"/>
+      <c r="H46"/>
+      <c r="I46"/>
+      <c r="J46"/>
+      <c r="K46"/>
+      <c r="L46"/>
+      <c r="M46"/>
+      <c r="N46"/>
+      <c r="O46"/>
+      <c r="P46"/>
+    </row>
+  </sheetData>
+  <mergeCells count="35">
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="J3:M3"/>
+    <mergeCell ref="B5:M5"/>
+    <mergeCell ref="B6:M6"/>
+    <mergeCell ref="B7:M7"/>
+    <mergeCell ref="B8:M8"/>
+    <mergeCell ref="B9:M9"/>
+    <mergeCell ref="B10:M10"/>
+    <mergeCell ref="H11:L11"/>
+    <mergeCell ref="H12:L12"/>
+    <mergeCell ref="C14:M14"/>
+    <mergeCell ref="B16:M16"/>
+    <mergeCell ref="H17:L17"/>
+    <mergeCell ref="H18:L18"/>
+    <mergeCell ref="B19:M19"/>
+    <mergeCell ref="K21:L21"/>
+    <mergeCell ref="J22:L22"/>
+    <mergeCell ref="H23:K23"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="H25:I25"/>
+    <mergeCell ref="J25:M25"/>
+    <mergeCell ref="H26:I26"/>
+    <mergeCell ref="B27:L27"/>
+    <mergeCell ref="B28:G28"/>
+    <mergeCell ref="J28:K28"/>
+    <mergeCell ref="B29:G29"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="L44:M44"/>
+    <mergeCell ref="E45:H45"/>
+    <mergeCell ref="L45:M45"/>
+    <mergeCell ref="B30:G30"/>
+    <mergeCell ref="B31:G31"/>
+    <mergeCell ref="L41:M41"/>
+    <mergeCell ref="E42:I42"/>
+    <mergeCell ref="L42:M42"/>
+  </mergeCells>
+  <pageMargins left="0.196850393700787" right="0.196850393700787" top="0.98425196850393704" bottom="0.98425196850393704" header="0.98425196850393704" footer="0.98425196850393704"/>
+  <pageSetup paperSize="9" fitToHeight="0" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
+  <headerFooter alignWithMargins="0"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:P46"/>
+  <sheetViews>
+    <sheetView showGridLines="0" topLeftCell="A31" workbookViewId="0">
+      <selection activeCell="L41" sqref="L41:M41"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="0.6640625" style="1" customWidth="1"/>
+    <col min="2" max="7" width="2.6640625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="34" style="1" customWidth="1"/>
+    <col min="9" max="9" width="4" style="1" customWidth="1"/>
+    <col min="10" max="10" width="10.88671875" style="1" customWidth="1"/>
+    <col min="11" max="11" width="10.33203125" style="1" customWidth="1"/>
+    <col min="12" max="12" width="11.88671875" style="1" customWidth="1"/>
+    <col min="13" max="13" width="11.44140625" style="1" customWidth="1"/>
+    <col min="14" max="14" width="0.5546875" style="1" customWidth="1"/>
+    <col min="15" max="15" width="0" style="1" hidden="1" customWidth="1"/>
+    <col min="16" max="16" width="12.5546875" style="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" ht="3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1"/>
+      <c r="B1"/>
+      <c r="C1"/>
+      <c r="D1"/>
+      <c r="E1"/>
+      <c r="F1"/>
+      <c r="G1"/>
+      <c r="H1"/>
+      <c r="I1"/>
+      <c r="J1"/>
+      <c r="K1"/>
+      <c r="L1"/>
+      <c r="M1"/>
+      <c r="N1"/>
+      <c r="O1"/>
+      <c r="P1"/>
+    </row>
+    <row r="2" spans="1:16" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2"/>
+      <c r="B2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="I2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="J2" s="74" t="s">
+        <v>1</v>
+      </c>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O2"/>
+      <c r="P2"/>
+    </row>
+    <row r="3" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3"/>
+      <c r="B3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H3" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="I3" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="J3" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="K3" s="47"/>
+      <c r="L3" s="47"/>
+      <c r="M3" s="47"/>
+      <c r="N3" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O3"/>
+      <c r="P3"/>
+    </row>
+    <row r="4" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4"/>
+      <c r="B4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="J4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="K4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="L4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="M4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O4"/>
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16" ht="28.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5"/>
+      <c r="B5" s="75" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="47"/>
+      <c r="D5" s="47"/>
+      <c r="E5" s="47"/>
+      <c r="F5" s="47"/>
+      <c r="G5" s="47"/>
+      <c r="H5" s="47"/>
+      <c r="I5" s="47"/>
+      <c r="J5" s="47"/>
+      <c r="K5" s="47"/>
+      <c r="L5" s="47"/>
+      <c r="M5" s="47"/>
+      <c r="N5" s="5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+    </row>
+    <row r="6" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6"/>
+      <c r="B6" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="C6" s="47"/>
+      <c r="D6" s="47"/>
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="47"/>
+      <c r="I6" s="47"/>
+      <c r="J6" s="47"/>
+      <c r="K6" s="47"/>
+      <c r="L6" s="47"/>
+      <c r="M6" s="47"/>
+      <c r="N6" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="O6"/>
+      <c r="P6"/>
+    </row>
+    <row r="7" spans="1:16" ht="18.45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7"/>
+      <c r="B7" s="77" t="s">
+        <v>4</v>
+      </c>
+      <c r="C7" s="51"/>
+      <c r="D7" s="51"/>
+      <c r="E7" s="51"/>
+      <c r="F7" s="51"/>
+      <c r="G7" s="51"/>
+      <c r="H7" s="51"/>
+      <c r="I7" s="51"/>
+      <c r="J7" s="51"/>
+      <c r="K7" s="51"/>
+      <c r="L7" s="51"/>
+      <c r="M7" s="51"/>
+      <c r="N7" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="O7"/>
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8"/>
+      <c r="B8" s="70" t="s">
+        <v>5</v>
+      </c>
+      <c r="C8" s="47"/>
+      <c r="D8" s="47"/>
+      <c r="E8" s="47"/>
+      <c r="F8" s="47"/>
+      <c r="G8" s="47"/>
+      <c r="H8" s="47"/>
+      <c r="I8" s="47"/>
+      <c r="J8" s="47"/>
+      <c r="K8" s="47"/>
+      <c r="L8" s="47"/>
+      <c r="M8" s="47"/>
+      <c r="N8" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O8"/>
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16" ht="22.65" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9"/>
+      <c r="B9" s="72" t="s">
+        <v>6</v>
+      </c>
+      <c r="C9" s="47"/>
+      <c r="D9" s="47"/>
+      <c r="E9" s="47"/>
+      <c r="F9" s="47"/>
+      <c r="G9" s="47"/>
+      <c r="H9" s="47"/>
+      <c r="I9" s="47"/>
+      <c r="J9" s="47"/>
+      <c r="K9" s="47"/>
+      <c r="L9" s="47"/>
+      <c r="M9" s="47"/>
+      <c r="N9" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="O9"/>
+      <c r="P9"/>
+    </row>
+    <row r="10" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10"/>
+      <c r="B10" s="68" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" s="47"/>
+      <c r="D10" s="47"/>
+      <c r="E10" s="47"/>
+      <c r="F10" s="47"/>
+      <c r="G10" s="47"/>
+      <c r="H10" s="47"/>
+      <c r="I10" s="47"/>
+      <c r="J10" s="47"/>
+      <c r="K10" s="47"/>
+      <c r="L10" s="47"/>
+      <c r="M10" s="47"/>
+      <c r="N10" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O10"/>
+      <c r="P10"/>
+    </row>
+    <row r="11" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11"/>
+      <c r="B11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H11" s="73" t="s">
+        <v>8</v>
+      </c>
+      <c r="I11" s="47"/>
+      <c r="J11" s="47"/>
+      <c r="K11" s="47"/>
+      <c r="L11" s="47"/>
+      <c r="M11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O11"/>
+      <c r="P11"/>
+    </row>
+    <row r="12" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12"/>
+      <c r="B12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H12" s="70" t="s">
+        <v>9</v>
+      </c>
+      <c r="I12" s="47"/>
+      <c r="J12" s="47"/>
+      <c r="K12" s="47"/>
+      <c r="L12" s="47"/>
+      <c r="M12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O12"/>
+      <c r="P12"/>
+    </row>
+    <row r="13" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13"/>
+      <c r="B13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="I13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="J13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="K13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="L13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="M13" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="N13" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O13"/>
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14"/>
+      <c r="B14" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="68" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" s="47"/>
+      <c r="E14" s="47"/>
+      <c r="F14" s="47"/>
+      <c r="G14" s="47"/>
+      <c r="H14" s="47"/>
+      <c r="I14" s="47"/>
+      <c r="J14" s="47"/>
+      <c r="K14" s="47"/>
+      <c r="L14" s="47"/>
+      <c r="M14" s="47"/>
+      <c r="N14" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O14"/>
+      <c r="P14"/>
+    </row>
+    <row r="15" spans="1:16" ht="8.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15"/>
+      <c r="B15" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="D15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="F15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="I15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="J15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="K15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="L15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="M15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="N15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O15"/>
+      <c r="P15"/>
+    </row>
+    <row r="16" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16"/>
+      <c r="B16" s="69" t="s">
+        <v>11</v>
+      </c>
+      <c r="C16" s="47"/>
+      <c r="D16" s="47"/>
+      <c r="E16" s="47"/>
+      <c r="F16" s="47"/>
+      <c r="G16" s="47"/>
+      <c r="H16" s="47"/>
+      <c r="I16" s="47"/>
+      <c r="J16" s="47"/>
+      <c r="K16" s="47"/>
+      <c r="L16" s="47"/>
+      <c r="M16" s="47"/>
+      <c r="N16" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="O16"/>
+      <c r="P16"/>
+    </row>
+    <row r="17" spans="1:16" ht="11.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17"/>
+      <c r="B17" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="D17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="F17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H17" s="70" t="s">
+        <v>12</v>
+      </c>
+      <c r="I17" s="47"/>
+      <c r="J17" s="47"/>
+      <c r="K17" s="47"/>
+      <c r="L17" s="47"/>
+      <c r="M17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="N17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O17"/>
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18"/>
+      <c r="B18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H18" s="71" t="s">
+        <v>13</v>
+      </c>
+      <c r="I18" s="47"/>
+      <c r="J18" s="47"/>
+      <c r="K18" s="47"/>
+      <c r="L18" s="47"/>
+      <c r="M18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O18"/>
+      <c r="P18"/>
+    </row>
+    <row r="19" spans="1:16" ht="11.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19"/>
+      <c r="B19" s="70" t="s">
+        <v>14</v>
+      </c>
+      <c r="C19" s="47"/>
+      <c r="D19" s="47"/>
+      <c r="E19" s="47"/>
+      <c r="F19" s="47"/>
+      <c r="G19" s="47"/>
+      <c r="H19" s="47"/>
+      <c r="I19" s="47"/>
+      <c r="J19" s="47"/>
+      <c r="K19" s="47"/>
+      <c r="L19" s="47"/>
+      <c r="M19" s="47"/>
+      <c r="N19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O19"/>
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20"/>
+      <c r="B20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="C20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="D20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="F20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="G20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="H20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J20" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="K20" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="L20" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M20" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="N20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O20"/>
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21"/>
+      <c r="B21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H21" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="I21" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="J21" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="K21" s="58" t="s">
+        <v>16</v>
+      </c>
+      <c r="L21" s="59"/>
+      <c r="M21" s="17">
+        <v>46</v>
+      </c>
+      <c r="N21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O21"/>
+      <c r="P21"/>
+    </row>
+    <row r="22" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22"/>
+      <c r="B22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H22" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="I22" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J22" s="58" t="s">
+        <v>17</v>
+      </c>
+      <c r="K22" s="47"/>
+      <c r="L22" s="59"/>
+      <c r="M22" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="N22" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O22"/>
+      <c r="P22"/>
+    </row>
+    <row r="23" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23"/>
+      <c r="B23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H23" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="I23" s="47"/>
+      <c r="J23" s="47"/>
+      <c r="K23" s="47"/>
+      <c r="L23" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="M23" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O23"/>
+      <c r="P23"/>
+    </row>
+    <row r="24" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24"/>
+      <c r="B24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="I24" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J24" s="58" t="s">
+        <v>20</v>
+      </c>
+      <c r="K24" s="59"/>
+      <c r="L24" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="M24" s="21"/>
+      <c r="N24" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O24"/>
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25"/>
+      <c r="B25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H25" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="I25" s="47"/>
+      <c r="J25" s="67" t="s">
+        <v>64</v>
+      </c>
+      <c r="K25" s="54"/>
+      <c r="L25" s="54"/>
+      <c r="M25" s="55"/>
+      <c r="N25" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O25"/>
+      <c r="P25"/>
+    </row>
+    <row r="26" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26"/>
+      <c r="B26" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="C26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="D26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="E26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="F26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="H26" s="58" t="s">
+        <v>24</v>
+      </c>
+      <c r="I26" s="59"/>
+      <c r="J26" s="17">
+        <v>9</v>
+      </c>
+      <c r="K26" s="17">
+        <v>2</v>
+      </c>
+      <c r="L26" s="17">
+        <v>1</v>
+      </c>
+      <c r="M26" s="17">
+        <v>1</v>
+      </c>
+      <c r="N26" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O26"/>
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16" ht="28.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27"/>
+      <c r="B27" s="60" t="s">
+        <v>71</v>
+      </c>
+      <c r="C27" s="51"/>
+      <c r="D27" s="51"/>
+      <c r="E27" s="51"/>
+      <c r="F27" s="51"/>
+      <c r="G27" s="51"/>
+      <c r="H27" s="51"/>
+      <c r="I27" s="51"/>
+      <c r="J27" s="51"/>
+      <c r="K27" s="51"/>
+      <c r="L27" s="51"/>
+      <c r="M27" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="N27" s="24"/>
+      <c r="O27"/>
+      <c r="P27"/>
+    </row>
+    <row r="28" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28"/>
+      <c r="B28" s="61" t="s">
+        <v>27</v>
+      </c>
+      <c r="C28" s="49"/>
+      <c r="D28" s="49"/>
+      <c r="E28" s="49"/>
+      <c r="F28" s="49"/>
+      <c r="G28" s="62"/>
+      <c r="H28" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="I28" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="J28" s="61" t="s">
+        <v>30</v>
+      </c>
+      <c r="K28" s="62"/>
+      <c r="L28" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="M28" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="N28" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="O28"/>
+      <c r="P28"/>
+    </row>
+    <row r="29" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29"/>
+      <c r="B29" s="63" t="s">
+        <v>33</v>
+      </c>
+      <c r="C29" s="47"/>
+      <c r="D29" s="47"/>
+      <c r="E29" s="47"/>
+      <c r="F29" s="47"/>
+      <c r="G29" s="59"/>
+      <c r="H29" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="I29" s="27" t="s">
+        <v>34</v>
+      </c>
+      <c r="J29" s="64" t="s">
+        <v>35</v>
+      </c>
+      <c r="K29" s="52"/>
+      <c r="L29" s="27" t="s">
+        <v>36</v>
+      </c>
+      <c r="M29" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="N29" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="O29"/>
+      <c r="P29"/>
+    </row>
+    <row r="30" spans="1:16" ht="54.15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30"/>
+      <c r="B30" s="50" t="s">
+        <v>38</v>
+      </c>
+      <c r="C30" s="51"/>
+      <c r="D30" s="51"/>
+      <c r="E30" s="51"/>
+      <c r="F30" s="51"/>
+      <c r="G30" s="52"/>
+      <c r="H30" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="I30" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="J30" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="K30" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="L30" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="M30" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="N30" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="O30"/>
+      <c r="P30"/>
+    </row>
+    <row r="31" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31"/>
+      <c r="B31" s="53" t="s">
+        <v>44</v>
+      </c>
+      <c r="C31" s="54"/>
+      <c r="D31" s="54"/>
+      <c r="E31" s="54"/>
+      <c r="F31" s="54"/>
+      <c r="G31" s="55"/>
+      <c r="H31" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="I31" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="J31" s="31" t="s">
+        <v>47</v>
+      </c>
+      <c r="K31" s="31" t="s">
+        <v>48</v>
+      </c>
+      <c r="L31" s="31" t="s">
+        <v>49</v>
+      </c>
+      <c r="M31" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="N31" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="O31"/>
+      <c r="P31"/>
+    </row>
+    <row r="32" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32"/>
+      <c r="B32" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="C32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H32" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="I32" s="35">
+        <v>1</v>
+      </c>
+      <c r="J32" s="36">
+        <v>3000</v>
+      </c>
+      <c r="K32" s="36">
+        <v>1500</v>
+      </c>
+      <c r="L32" s="36">
+        <v>661.62</v>
+      </c>
+      <c r="M32" s="36">
+        <v>661.62</v>
+      </c>
+      <c r="N32" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O32"/>
+      <c r="P32"/>
+    </row>
+    <row r="33" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33"/>
+      <c r="B33" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="C33" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="D33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H33" s="34" t="s">
+        <v>68</v>
+      </c>
+      <c r="I33" s="35">
+        <v>13</v>
+      </c>
+      <c r="J33" s="36">
+        <v>3000</v>
+      </c>
+      <c r="K33" s="36">
+        <v>1500</v>
+      </c>
+      <c r="L33" s="36">
+        <v>661.62</v>
+      </c>
+      <c r="M33" s="36">
+        <v>661.62</v>
+      </c>
+      <c r="N33" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O33"/>
+      <c r="P33"/>
+    </row>
+    <row r="34" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34"/>
+      <c r="B34" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C34" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D34" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E34" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="F34" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G34" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H34" s="38" t="s">
+        <v>68</v>
+      </c>
+      <c r="I34" s="39">
+        <v>14</v>
+      </c>
+      <c r="J34" s="40">
+        <v>3000</v>
+      </c>
+      <c r="K34" s="40">
+        <v>1500</v>
+      </c>
+      <c r="L34" s="40">
+        <v>661.62</v>
+      </c>
+      <c r="M34" s="40">
+        <v>661.62</v>
+      </c>
+      <c r="N34" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O34"/>
+      <c r="P34"/>
+    </row>
+    <row r="35" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35"/>
+      <c r="B35" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C35" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D35" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E35" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F35" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G35" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H35" s="38" t="s">
+        <v>68</v>
+      </c>
+      <c r="I35" s="39">
+        <v>15</v>
+      </c>
+      <c r="J35" s="40">
+        <v>3000</v>
+      </c>
+      <c r="K35" s="40">
+        <v>1500</v>
+      </c>
+      <c r="L35" s="40">
+        <v>661.62</v>
+      </c>
+      <c r="M35" s="40">
+        <v>661.62</v>
+      </c>
+      <c r="N35" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O35"/>
+      <c r="P35"/>
+    </row>
+    <row r="36" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36"/>
+      <c r="B36" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C36" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D36" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E36" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F36" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G36" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H36" s="38" t="s">
+        <v>68</v>
+      </c>
+      <c r="I36" s="39">
+        <v>16</v>
+      </c>
+      <c r="J36" s="40">
+        <v>3000</v>
+      </c>
+      <c r="K36" s="40">
+        <v>1500</v>
+      </c>
+      <c r="L36" s="40">
+        <v>661.62</v>
+      </c>
+      <c r="M36" s="40">
+        <v>661.62</v>
+      </c>
+      <c r="N36" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O36"/>
+      <c r="P36"/>
+    </row>
+    <row r="37" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37"/>
+      <c r="B37" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C37" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G37" s="31" t="s">
+        <v>69</v>
+      </c>
+      <c r="H37" s="38" t="s">
+        <v>70</v>
+      </c>
+      <c r="I37" s="39">
+        <v>33</v>
+      </c>
+      <c r="J37" s="40">
+        <v>3000</v>
+      </c>
+      <c r="K37" s="40">
+        <v>1500</v>
+      </c>
+      <c r="L37" s="40">
+        <v>661.62</v>
+      </c>
+      <c r="M37" s="40">
+        <v>661.62</v>
+      </c>
+      <c r="N37" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O37"/>
+      <c r="P37"/>
+    </row>
+    <row r="38" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38"/>
+      <c r="B38" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="C38" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D38" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E38" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F38" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G38" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H38" s="34" t="s">
+        <v>56</v>
+      </c>
+      <c r="I38" s="35">
+        <v>342</v>
+      </c>
+      <c r="J38" s="36">
+        <v>3000</v>
+      </c>
+      <c r="K38" s="36">
+        <v>1500</v>
+      </c>
+      <c r="L38" s="36">
+        <v>661.62</v>
+      </c>
+      <c r="M38" s="36">
+        <v>661.62</v>
+      </c>
+      <c r="N38" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O38"/>
+      <c r="P38"/>
+    </row>
+    <row r="39" spans="1:16" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39"/>
+      <c r="B39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="C39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="D39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="E39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="F39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="G39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="H39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="I39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="J39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="K39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="L39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="M39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="N39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="O39"/>
+      <c r="P39"/>
+    </row>
+    <row r="40" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40"/>
+      <c r="B40" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="H40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="I40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="K40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="M40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="N40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O40"/>
+      <c r="P40"/>
+    </row>
+    <row r="41" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41"/>
+      <c r="B41" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D41" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E41" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="F41" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="G41" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="H41" s="43" t="s">
+        <v>57</v>
+      </c>
+      <c r="I41" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J41" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="K41" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L41" s="56" t="s">
+        <v>124</v>
+      </c>
+      <c r="M41" s="51"/>
+      <c r="N41" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="O41"/>
+      <c r="P41"/>
+    </row>
+    <row r="42" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42"/>
+      <c r="B42" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C42" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D42" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E42" s="57" t="s">
+        <v>58</v>
+      </c>
+      <c r="F42" s="47"/>
+      <c r="G42" s="47"/>
+      <c r="H42" s="47"/>
+      <c r="I42" s="47"/>
+      <c r="J42" s="44" t="s">
+        <v>59</v>
+      </c>
+      <c r="K42" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L42" s="48" t="s">
+        <v>60</v>
+      </c>
+      <c r="M42" s="49"/>
+      <c r="N42" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="O42"/>
+      <c r="P42"/>
+    </row>
+    <row r="43" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43"/>
+      <c r="B43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="H43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="I43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J43" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="K43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L43" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="M43" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="N43" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O43"/>
+      <c r="P43"/>
+    </row>
+    <row r="44" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44"/>
+      <c r="B44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="H44" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="I44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J44" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="K44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L44" s="46" t="s">
+        <v>62</v>
+      </c>
+      <c r="M44" s="47"/>
+      <c r="N44" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="O44"/>
+      <c r="P44"/>
+    </row>
+    <row r="45" spans="1:16" ht="34.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45"/>
+      <c r="B45" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C45" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D45" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E45" s="48" t="s">
+        <v>63</v>
+      </c>
+      <c r="F45" s="49"/>
+      <c r="G45" s="49"/>
+      <c r="H45" s="49"/>
+      <c r="I45" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J45" s="44" t="s">
+        <v>59</v>
+      </c>
+      <c r="K45" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L45" s="48" t="s">
+        <v>60</v>
+      </c>
+      <c r="M45" s="49"/>
+      <c r="N45" s="5"/>
+      <c r="O45"/>
+      <c r="P45"/>
+    </row>
+    <row r="46" spans="1:16" ht="6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46"/>
+      <c r="B46"/>
+      <c r="C46"/>
+      <c r="D46"/>
+      <c r="E46"/>
+      <c r="F46"/>
+      <c r="G46"/>
+      <c r="H46"/>
+      <c r="I46"/>
+      <c r="J46"/>
+      <c r="K46"/>
+      <c r="L46"/>
+      <c r="M46"/>
+      <c r="N46"/>
+      <c r="O46"/>
+      <c r="P46"/>
+    </row>
+  </sheetData>
+  <mergeCells count="35">
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="J3:M3"/>
+    <mergeCell ref="B5:M5"/>
+    <mergeCell ref="B6:M6"/>
+    <mergeCell ref="B7:M7"/>
+    <mergeCell ref="B8:M8"/>
+    <mergeCell ref="B9:M9"/>
+    <mergeCell ref="B10:M10"/>
+    <mergeCell ref="H11:L11"/>
+    <mergeCell ref="H12:L12"/>
+    <mergeCell ref="C14:M14"/>
+    <mergeCell ref="B16:M16"/>
+    <mergeCell ref="H17:L17"/>
+    <mergeCell ref="H18:L18"/>
+    <mergeCell ref="B19:M19"/>
+    <mergeCell ref="K21:L21"/>
+    <mergeCell ref="J22:L22"/>
+    <mergeCell ref="H23:K23"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="H25:I25"/>
+    <mergeCell ref="J25:M25"/>
+    <mergeCell ref="H26:I26"/>
+    <mergeCell ref="B27:L27"/>
+    <mergeCell ref="B28:G28"/>
+    <mergeCell ref="J28:K28"/>
+    <mergeCell ref="B29:G29"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="L44:M44"/>
+    <mergeCell ref="E45:H45"/>
+    <mergeCell ref="L45:M45"/>
+    <mergeCell ref="B30:G30"/>
+    <mergeCell ref="B31:G31"/>
+    <mergeCell ref="L41:M41"/>
+    <mergeCell ref="E42:I42"/>
+    <mergeCell ref="L42:M42"/>
+  </mergeCells>
+  <pageMargins left="0.196850393700787" right="0.196850393700787" top="0.98425196850393704" bottom="0.98425196850393704" header="0.98425196850393704" footer="0.98425196850393704"/>
+  <pageSetup paperSize="9" fitToHeight="0" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
+  <headerFooter alignWithMargins="0"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:P46"/>
+  <sheetViews>
+    <sheetView showGridLines="0" topLeftCell="A34" workbookViewId="0">
+      <selection activeCell="A41" sqref="A41:XFD41"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="0.6640625" style="1" customWidth="1"/>
+    <col min="2" max="7" width="2.6640625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="34" style="1" customWidth="1"/>
+    <col min="9" max="9" width="4" style="1" customWidth="1"/>
+    <col min="10" max="10" width="10.88671875" style="1" customWidth="1"/>
+    <col min="11" max="11" width="10.33203125" style="1" customWidth="1"/>
+    <col min="12" max="12" width="11.88671875" style="1" customWidth="1"/>
+    <col min="13" max="13" width="11.44140625" style="1" customWidth="1"/>
+    <col min="14" max="14" width="0.5546875" style="1" customWidth="1"/>
+    <col min="15" max="15" width="0" style="1" hidden="1" customWidth="1"/>
+    <col min="16" max="16" width="12.5546875" style="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" ht="3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1"/>
+      <c r="B1"/>
+      <c r="C1"/>
+      <c r="D1"/>
+      <c r="E1"/>
+      <c r="F1"/>
+      <c r="G1"/>
+      <c r="H1"/>
+      <c r="I1"/>
+      <c r="J1"/>
+      <c r="K1"/>
+      <c r="L1"/>
+      <c r="M1"/>
+      <c r="N1"/>
+      <c r="O1"/>
+      <c r="P1"/>
+    </row>
+    <row r="2" spans="1:16" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2"/>
+      <c r="B2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="I2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="J2" s="74" t="s">
+        <v>1</v>
+      </c>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O2"/>
+      <c r="P2"/>
+    </row>
+    <row r="3" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3"/>
+      <c r="B3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H3" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="I3" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="J3" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="K3" s="47"/>
+      <c r="L3" s="47"/>
+      <c r="M3" s="47"/>
+      <c r="N3" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O3"/>
+      <c r="P3"/>
+    </row>
+    <row r="4" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4"/>
+      <c r="B4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="J4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="K4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="L4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="M4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O4"/>
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16" ht="28.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5"/>
+      <c r="B5" s="75" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="47"/>
+      <c r="D5" s="47"/>
+      <c r="E5" s="47"/>
+      <c r="F5" s="47"/>
+      <c r="G5" s="47"/>
+      <c r="H5" s="47"/>
+      <c r="I5" s="47"/>
+      <c r="J5" s="47"/>
+      <c r="K5" s="47"/>
+      <c r="L5" s="47"/>
+      <c r="M5" s="47"/>
+      <c r="N5" s="5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+    </row>
+    <row r="6" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6"/>
+      <c r="B6" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="C6" s="47"/>
+      <c r="D6" s="47"/>
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="47"/>
+      <c r="I6" s="47"/>
+      <c r="J6" s="47"/>
+      <c r="K6" s="47"/>
+      <c r="L6" s="47"/>
+      <c r="M6" s="47"/>
+      <c r="N6" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="O6"/>
+      <c r="P6"/>
+    </row>
+    <row r="7" spans="1:16" ht="18.45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7"/>
+      <c r="B7" s="77" t="s">
+        <v>4</v>
+      </c>
+      <c r="C7" s="51"/>
+      <c r="D7" s="51"/>
+      <c r="E7" s="51"/>
+      <c r="F7" s="51"/>
+      <c r="G7" s="51"/>
+      <c r="H7" s="51"/>
+      <c r="I7" s="51"/>
+      <c r="J7" s="51"/>
+      <c r="K7" s="51"/>
+      <c r="L7" s="51"/>
+      <c r="M7" s="51"/>
+      <c r="N7" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="O7"/>
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8"/>
+      <c r="B8" s="70" t="s">
+        <v>5</v>
+      </c>
+      <c r="C8" s="47"/>
+      <c r="D8" s="47"/>
+      <c r="E8" s="47"/>
+      <c r="F8" s="47"/>
+      <c r="G8" s="47"/>
+      <c r="H8" s="47"/>
+      <c r="I8" s="47"/>
+      <c r="J8" s="47"/>
+      <c r="K8" s="47"/>
+      <c r="L8" s="47"/>
+      <c r="M8" s="47"/>
+      <c r="N8" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O8"/>
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16" ht="22.65" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9"/>
+      <c r="B9" s="72" t="s">
+        <v>6</v>
+      </c>
+      <c r="C9" s="47"/>
+      <c r="D9" s="47"/>
+      <c r="E9" s="47"/>
+      <c r="F9" s="47"/>
+      <c r="G9" s="47"/>
+      <c r="H9" s="47"/>
+      <c r="I9" s="47"/>
+      <c r="J9" s="47"/>
+      <c r="K9" s="47"/>
+      <c r="L9" s="47"/>
+      <c r="M9" s="47"/>
+      <c r="N9" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="O9"/>
+      <c r="P9"/>
+    </row>
+    <row r="10" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10"/>
+      <c r="B10" s="68" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" s="47"/>
+      <c r="D10" s="47"/>
+      <c r="E10" s="47"/>
+      <c r="F10" s="47"/>
+      <c r="G10" s="47"/>
+      <c r="H10" s="47"/>
+      <c r="I10" s="47"/>
+      <c r="J10" s="47"/>
+      <c r="K10" s="47"/>
+      <c r="L10" s="47"/>
+      <c r="M10" s="47"/>
+      <c r="N10" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O10"/>
+      <c r="P10"/>
+    </row>
+    <row r="11" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11"/>
+      <c r="B11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H11" s="73" t="s">
+        <v>8</v>
+      </c>
+      <c r="I11" s="47"/>
+      <c r="J11" s="47"/>
+      <c r="K11" s="47"/>
+      <c r="L11" s="47"/>
+      <c r="M11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O11"/>
+      <c r="P11"/>
+    </row>
+    <row r="12" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12"/>
+      <c r="B12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H12" s="70" t="s">
+        <v>9</v>
+      </c>
+      <c r="I12" s="47"/>
+      <c r="J12" s="47"/>
+      <c r="K12" s="47"/>
+      <c r="L12" s="47"/>
+      <c r="M12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O12"/>
+      <c r="P12"/>
+    </row>
+    <row r="13" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13"/>
+      <c r="B13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="I13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="J13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="K13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="L13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="M13" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="N13" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O13"/>
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14"/>
+      <c r="B14" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="68" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" s="47"/>
+      <c r="E14" s="47"/>
+      <c r="F14" s="47"/>
+      <c r="G14" s="47"/>
+      <c r="H14" s="47"/>
+      <c r="I14" s="47"/>
+      <c r="J14" s="47"/>
+      <c r="K14" s="47"/>
+      <c r="L14" s="47"/>
+      <c r="M14" s="47"/>
+      <c r="N14" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O14"/>
+      <c r="P14"/>
+    </row>
+    <row r="15" spans="1:16" ht="8.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15"/>
+      <c r="B15" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="D15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="F15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="I15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="J15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="K15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="L15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="M15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="N15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O15"/>
+      <c r="P15"/>
+    </row>
+    <row r="16" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16"/>
+      <c r="B16" s="69" t="s">
+        <v>11</v>
+      </c>
+      <c r="C16" s="47"/>
+      <c r="D16" s="47"/>
+      <c r="E16" s="47"/>
+      <c r="F16" s="47"/>
+      <c r="G16" s="47"/>
+      <c r="H16" s="47"/>
+      <c r="I16" s="47"/>
+      <c r="J16" s="47"/>
+      <c r="K16" s="47"/>
+      <c r="L16" s="47"/>
+      <c r="M16" s="47"/>
+      <c r="N16" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="O16"/>
+      <c r="P16"/>
+    </row>
+    <row r="17" spans="1:16" ht="11.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17"/>
+      <c r="B17" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="D17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="F17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H17" s="70" t="s">
+        <v>12</v>
+      </c>
+      <c r="I17" s="47"/>
+      <c r="J17" s="47"/>
+      <c r="K17" s="47"/>
+      <c r="L17" s="47"/>
+      <c r="M17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="N17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O17"/>
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18"/>
+      <c r="B18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H18" s="71" t="s">
+        <v>13</v>
+      </c>
+      <c r="I18" s="47"/>
+      <c r="J18" s="47"/>
+      <c r="K18" s="47"/>
+      <c r="L18" s="47"/>
+      <c r="M18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O18"/>
+      <c r="P18"/>
+    </row>
+    <row r="19" spans="1:16" ht="11.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19"/>
+      <c r="B19" s="70" t="s">
+        <v>14</v>
+      </c>
+      <c r="C19" s="47"/>
+      <c r="D19" s="47"/>
+      <c r="E19" s="47"/>
+      <c r="F19" s="47"/>
+      <c r="G19" s="47"/>
+      <c r="H19" s="47"/>
+      <c r="I19" s="47"/>
+      <c r="J19" s="47"/>
+      <c r="K19" s="47"/>
+      <c r="L19" s="47"/>
+      <c r="M19" s="47"/>
+      <c r="N19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O19"/>
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20"/>
+      <c r="B20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="C20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="D20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="F20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="G20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="H20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J20" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="K20" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="L20" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M20" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="N20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O20"/>
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21"/>
+      <c r="B21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H21" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="I21" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="J21" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="K21" s="58" t="s">
+        <v>16</v>
+      </c>
+      <c r="L21" s="59"/>
+      <c r="M21" s="17">
+        <v>46</v>
+      </c>
+      <c r="N21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O21"/>
+      <c r="P21"/>
+    </row>
+    <row r="22" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22"/>
+      <c r="B22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H22" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="I22" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J22" s="58" t="s">
+        <v>17</v>
+      </c>
+      <c r="K22" s="47"/>
+      <c r="L22" s="59"/>
+      <c r="M22" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="N22" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O22"/>
+      <c r="P22"/>
+    </row>
+    <row r="23" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23"/>
+      <c r="B23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H23" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="I23" s="47"/>
+      <c r="J23" s="47"/>
+      <c r="K23" s="47"/>
+      <c r="L23" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="M23" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O23"/>
+      <c r="P23"/>
+    </row>
+    <row r="24" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24"/>
+      <c r="B24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="I24" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J24" s="58" t="s">
+        <v>20</v>
+      </c>
+      <c r="K24" s="59"/>
+      <c r="L24" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="M24" s="21"/>
+      <c r="N24" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O24"/>
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25"/>
+      <c r="B25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H25" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="I25" s="47"/>
+      <c r="J25" s="67" t="s">
+        <v>64</v>
+      </c>
+      <c r="K25" s="54"/>
+      <c r="L25" s="54"/>
+      <c r="M25" s="55"/>
+      <c r="N25" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O25"/>
+      <c r="P25"/>
+    </row>
+    <row r="26" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26"/>
+      <c r="B26" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="C26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="D26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="E26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="F26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="H26" s="58" t="s">
+        <v>24</v>
+      </c>
+      <c r="I26" s="59"/>
+      <c r="J26" s="17">
+        <v>9</v>
+      </c>
+      <c r="K26" s="17">
+        <v>2</v>
+      </c>
+      <c r="L26" s="17">
+        <v>1</v>
+      </c>
+      <c r="M26" s="17">
+        <v>1</v>
+      </c>
+      <c r="N26" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O26"/>
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16" ht="28.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27"/>
+      <c r="B27" s="60" t="s">
+        <v>72</v>
+      </c>
+      <c r="C27" s="51"/>
+      <c r="D27" s="51"/>
+      <c r="E27" s="51"/>
+      <c r="F27" s="51"/>
+      <c r="G27" s="51"/>
+      <c r="H27" s="51"/>
+      <c r="I27" s="51"/>
+      <c r="J27" s="51"/>
+      <c r="K27" s="51"/>
+      <c r="L27" s="51"/>
+      <c r="M27" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="N27" s="24"/>
+      <c r="O27"/>
+      <c r="P27"/>
+    </row>
+    <row r="28" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28"/>
+      <c r="B28" s="61" t="s">
+        <v>27</v>
+      </c>
+      <c r="C28" s="49"/>
+      <c r="D28" s="49"/>
+      <c r="E28" s="49"/>
+      <c r="F28" s="49"/>
+      <c r="G28" s="62"/>
+      <c r="H28" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="I28" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="J28" s="61" t="s">
+        <v>30</v>
+      </c>
+      <c r="K28" s="62"/>
+      <c r="L28" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="M28" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="N28" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="O28"/>
+      <c r="P28"/>
+    </row>
+    <row r="29" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29"/>
+      <c r="B29" s="63" t="s">
+        <v>33</v>
+      </c>
+      <c r="C29" s="47"/>
+      <c r="D29" s="47"/>
+      <c r="E29" s="47"/>
+      <c r="F29" s="47"/>
+      <c r="G29" s="59"/>
+      <c r="H29" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="I29" s="27" t="s">
+        <v>34</v>
+      </c>
+      <c r="J29" s="64" t="s">
+        <v>35</v>
+      </c>
+      <c r="K29" s="52"/>
+      <c r="L29" s="27" t="s">
+        <v>36</v>
+      </c>
+      <c r="M29" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="N29" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="O29"/>
+      <c r="P29"/>
+    </row>
+    <row r="30" spans="1:16" ht="54.15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30"/>
+      <c r="B30" s="50" t="s">
+        <v>38</v>
+      </c>
+      <c r="C30" s="51"/>
+      <c r="D30" s="51"/>
+      <c r="E30" s="51"/>
+      <c r="F30" s="51"/>
+      <c r="G30" s="52"/>
+      <c r="H30" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="I30" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="J30" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="K30" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="L30" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="M30" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="N30" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="O30"/>
+      <c r="P30"/>
+    </row>
+    <row r="31" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31"/>
+      <c r="B31" s="53" t="s">
+        <v>44</v>
+      </c>
+      <c r="C31" s="54"/>
+      <c r="D31" s="54"/>
+      <c r="E31" s="54"/>
+      <c r="F31" s="54"/>
+      <c r="G31" s="55"/>
+      <c r="H31" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="I31" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="J31" s="31" t="s">
+        <v>47</v>
+      </c>
+      <c r="K31" s="31" t="s">
+        <v>48</v>
+      </c>
+      <c r="L31" s="31" t="s">
+        <v>49</v>
+      </c>
+      <c r="M31" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="N31" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="O31"/>
+      <c r="P31"/>
+    </row>
+    <row r="32" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32"/>
+      <c r="B32" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="C32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H32" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="I32" s="35">
+        <v>1</v>
+      </c>
+      <c r="J32" s="36">
+        <v>6000</v>
+      </c>
+      <c r="K32" s="36">
+        <v>4000</v>
+      </c>
+      <c r="L32" s="36">
+        <v>0</v>
+      </c>
+      <c r="M32" s="36">
+        <v>0</v>
+      </c>
+      <c r="N32" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O32"/>
+      <c r="P32"/>
+    </row>
+    <row r="33" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33"/>
+      <c r="B33" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="C33" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="D33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H33" s="34" t="s">
+        <v>68</v>
+      </c>
+      <c r="I33" s="35">
+        <v>13</v>
+      </c>
+      <c r="J33" s="36">
+        <v>6000</v>
+      </c>
+      <c r="K33" s="36">
+        <v>4000</v>
+      </c>
+      <c r="L33" s="36">
+        <v>0</v>
+      </c>
+      <c r="M33" s="36">
+        <v>0</v>
+      </c>
+      <c r="N33" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O33"/>
+      <c r="P33"/>
+    </row>
+    <row r="34" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34"/>
+      <c r="B34" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C34" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D34" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E34" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="F34" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G34" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H34" s="38" t="s">
+        <v>68</v>
+      </c>
+      <c r="I34" s="39">
+        <v>14</v>
+      </c>
+      <c r="J34" s="40">
+        <v>6000</v>
+      </c>
+      <c r="K34" s="40">
+        <v>4000</v>
+      </c>
+      <c r="L34" s="40">
+        <v>0</v>
+      </c>
+      <c r="M34" s="40">
+        <v>0</v>
+      </c>
+      <c r="N34" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O34"/>
+      <c r="P34"/>
+    </row>
+    <row r="35" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35"/>
+      <c r="B35" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C35" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D35" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E35" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F35" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G35" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H35" s="38" t="s">
+        <v>68</v>
+      </c>
+      <c r="I35" s="39">
+        <v>15</v>
+      </c>
+      <c r="J35" s="40">
+        <v>6000</v>
+      </c>
+      <c r="K35" s="40">
+        <v>4000</v>
+      </c>
+      <c r="L35" s="40">
+        <v>0</v>
+      </c>
+      <c r="M35" s="40">
+        <v>0</v>
+      </c>
+      <c r="N35" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O35"/>
+      <c r="P35"/>
+    </row>
+    <row r="36" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36"/>
+      <c r="B36" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C36" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D36" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E36" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F36" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G36" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H36" s="38" t="s">
+        <v>68</v>
+      </c>
+      <c r="I36" s="39">
+        <v>16</v>
+      </c>
+      <c r="J36" s="40">
+        <v>6000</v>
+      </c>
+      <c r="K36" s="40">
+        <v>4000</v>
+      </c>
+      <c r="L36" s="40">
+        <v>0</v>
+      </c>
+      <c r="M36" s="40">
+        <v>0</v>
+      </c>
+      <c r="N36" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O36"/>
+      <c r="P36"/>
+    </row>
+    <row r="37" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37"/>
+      <c r="B37" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C37" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G37" s="31" t="s">
+        <v>69</v>
+      </c>
+      <c r="H37" s="38" t="s">
+        <v>70</v>
+      </c>
+      <c r="I37" s="39">
+        <v>33</v>
+      </c>
+      <c r="J37" s="40">
+        <v>6000</v>
+      </c>
+      <c r="K37" s="40">
+        <v>4000</v>
+      </c>
+      <c r="L37" s="40">
+        <v>0</v>
+      </c>
+      <c r="M37" s="40">
+        <v>0</v>
+      </c>
+      <c r="N37" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O37"/>
+      <c r="P37"/>
+    </row>
+    <row r="38" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38"/>
+      <c r="B38" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="C38" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D38" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E38" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F38" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G38" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H38" s="34" t="s">
+        <v>56</v>
+      </c>
+      <c r="I38" s="35">
+        <v>342</v>
+      </c>
+      <c r="J38" s="36">
+        <v>6000</v>
+      </c>
+      <c r="K38" s="36">
+        <v>4000</v>
+      </c>
+      <c r="L38" s="36">
+        <v>0</v>
+      </c>
+      <c r="M38" s="36">
+        <v>0</v>
+      </c>
+      <c r="N38" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O38"/>
+      <c r="P38"/>
+    </row>
+    <row r="39" spans="1:16" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39"/>
+      <c r="B39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="C39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="D39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="E39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="F39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="G39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="H39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="I39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="J39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="K39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="L39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="M39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="N39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="O39"/>
+      <c r="P39"/>
+    </row>
+    <row r="40" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40"/>
+      <c r="B40" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="H40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="I40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="K40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="M40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="N40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O40"/>
+      <c r="P40"/>
+    </row>
+    <row r="41" spans="1:16" ht="21.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41"/>
+      <c r="B41" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D41" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E41" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="F41" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="G41" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="H41" s="43" t="s">
+        <v>57</v>
+      </c>
+      <c r="I41" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J41" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="K41" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L41" s="56" t="s">
+        <v>124</v>
+      </c>
+      <c r="M41" s="51"/>
+      <c r="N41" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="O41"/>
+      <c r="P41"/>
+    </row>
+    <row r="42" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42"/>
+      <c r="B42" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C42" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D42" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E42" s="57" t="s">
+        <v>58</v>
+      </c>
+      <c r="F42" s="47"/>
+      <c r="G42" s="47"/>
+      <c r="H42" s="47"/>
+      <c r="I42" s="47"/>
+      <c r="J42" s="44" t="s">
+        <v>59</v>
+      </c>
+      <c r="K42" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L42" s="48" t="s">
+        <v>60</v>
+      </c>
+      <c r="M42" s="49"/>
+      <c r="N42" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="O42"/>
+      <c r="P42"/>
+    </row>
+    <row r="43" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43"/>
+      <c r="B43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="H43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="I43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J43" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="K43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L43" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="M43" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="N43" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O43"/>
+      <c r="P43"/>
+    </row>
+    <row r="44" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44"/>
+      <c r="B44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="H44" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="I44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J44" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="K44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L44" s="46" t="s">
+        <v>62</v>
+      </c>
+      <c r="M44" s="47"/>
+      <c r="N44" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="O44"/>
+      <c r="P44"/>
+    </row>
+    <row r="45" spans="1:16" ht="34.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45"/>
+      <c r="B45" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C45" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D45" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E45" s="48" t="s">
+        <v>63</v>
+      </c>
+      <c r="F45" s="49"/>
+      <c r="G45" s="49"/>
+      <c r="H45" s="49"/>
+      <c r="I45" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J45" s="44" t="s">
+        <v>59</v>
+      </c>
+      <c r="K45" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L45" s="48" t="s">
+        <v>60</v>
+      </c>
+      <c r="M45" s="49"/>
+      <c r="N45" s="5"/>
+      <c r="O45"/>
+      <c r="P45"/>
+    </row>
+    <row r="46" spans="1:16" ht="6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46"/>
+      <c r="B46"/>
+      <c r="C46"/>
+      <c r="D46"/>
+      <c r="E46"/>
+      <c r="F46"/>
+      <c r="G46"/>
+      <c r="H46"/>
+      <c r="I46"/>
+      <c r="J46"/>
+      <c r="K46"/>
+      <c r="L46"/>
+      <c r="M46"/>
+      <c r="N46"/>
+      <c r="O46"/>
+      <c r="P46"/>
+    </row>
+  </sheetData>
+  <mergeCells count="35">
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="J3:M3"/>
+    <mergeCell ref="B5:M5"/>
+    <mergeCell ref="B6:M6"/>
+    <mergeCell ref="B7:M7"/>
+    <mergeCell ref="B8:M8"/>
+    <mergeCell ref="B9:M9"/>
+    <mergeCell ref="B10:M10"/>
+    <mergeCell ref="H11:L11"/>
+    <mergeCell ref="H12:L12"/>
+    <mergeCell ref="C14:M14"/>
+    <mergeCell ref="B16:M16"/>
+    <mergeCell ref="H17:L17"/>
+    <mergeCell ref="H18:L18"/>
+    <mergeCell ref="B19:M19"/>
+    <mergeCell ref="K21:L21"/>
+    <mergeCell ref="J22:L22"/>
+    <mergeCell ref="H23:K23"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="H25:I25"/>
+    <mergeCell ref="J25:M25"/>
+    <mergeCell ref="H26:I26"/>
+    <mergeCell ref="B27:L27"/>
+    <mergeCell ref="B28:G28"/>
+    <mergeCell ref="J28:K28"/>
+    <mergeCell ref="B29:G29"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="L44:M44"/>
+    <mergeCell ref="E45:H45"/>
+    <mergeCell ref="L45:M45"/>
+    <mergeCell ref="B30:G30"/>
+    <mergeCell ref="B31:G31"/>
+    <mergeCell ref="L41:M41"/>
+    <mergeCell ref="E42:I42"/>
+    <mergeCell ref="L42:M42"/>
+  </mergeCells>
+  <pageMargins left="0.196850393700787" right="0.196850393700787" top="0.98425196850393704" bottom="0.98425196850393704" header="0.98425196850393704" footer="0.98425196850393704"/>
+  <pageSetup paperSize="9" fitToHeight="0" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
+  <headerFooter alignWithMargins="0"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:P56"/>
+  <sheetViews>
+    <sheetView showGridLines="0" topLeftCell="A37" workbookViewId="0">
+      <selection activeCell="L50" sqref="L50:M50"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="0.6640625" style="1" customWidth="1"/>
+    <col min="2" max="7" width="2.6640625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="34" style="1" customWidth="1"/>
+    <col min="9" max="9" width="4" style="1" customWidth="1"/>
+    <col min="10" max="10" width="10.88671875" style="1" customWidth="1"/>
+    <col min="11" max="11" width="10.33203125" style="1" customWidth="1"/>
+    <col min="12" max="12" width="11.88671875" style="1" customWidth="1"/>
+    <col min="13" max="13" width="11.44140625" style="1" customWidth="1"/>
+    <col min="14" max="14" width="0.5546875" style="1" customWidth="1"/>
+    <col min="15" max="15" width="0" style="1" hidden="1" customWidth="1"/>
+    <col min="16" max="16" width="12.5546875" style="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" ht="3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1"/>
+      <c r="B1"/>
+      <c r="C1"/>
+      <c r="D1"/>
+      <c r="E1"/>
+      <c r="F1"/>
+      <c r="G1"/>
+      <c r="H1"/>
+      <c r="I1"/>
+      <c r="J1"/>
+      <c r="K1"/>
+      <c r="L1"/>
+      <c r="M1"/>
+      <c r="N1"/>
+      <c r="O1"/>
+      <c r="P1"/>
+    </row>
+    <row r="2" spans="1:16" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2"/>
+      <c r="B2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="I2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="J2" s="74" t="s">
+        <v>1</v>
+      </c>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O2"/>
+      <c r="P2"/>
+    </row>
+    <row r="3" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3"/>
+      <c r="B3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H3" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="I3" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="J3" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="K3" s="47"/>
+      <c r="L3" s="47"/>
+      <c r="M3" s="47"/>
+      <c r="N3" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O3"/>
+      <c r="P3"/>
+    </row>
+    <row r="4" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4"/>
+      <c r="B4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="J4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="K4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="L4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="M4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O4"/>
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16" ht="28.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5"/>
+      <c r="B5" s="75" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="47"/>
+      <c r="D5" s="47"/>
+      <c r="E5" s="47"/>
+      <c r="F5" s="47"/>
+      <c r="G5" s="47"/>
+      <c r="H5" s="47"/>
+      <c r="I5" s="47"/>
+      <c r="J5" s="47"/>
+      <c r="K5" s="47"/>
+      <c r="L5" s="47"/>
+      <c r="M5" s="47"/>
+      <c r="N5" s="5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+    </row>
+    <row r="6" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6"/>
+      <c r="B6" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="C6" s="47"/>
+      <c r="D6" s="47"/>
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="47"/>
+      <c r="I6" s="47"/>
+      <c r="J6" s="47"/>
+      <c r="K6" s="47"/>
+      <c r="L6" s="47"/>
+      <c r="M6" s="47"/>
+      <c r="N6" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="O6"/>
+      <c r="P6"/>
+    </row>
+    <row r="7" spans="1:16" ht="18.45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7"/>
+      <c r="B7" s="77" t="s">
+        <v>4</v>
+      </c>
+      <c r="C7" s="51"/>
+      <c r="D7" s="51"/>
+      <c r="E7" s="51"/>
+      <c r="F7" s="51"/>
+      <c r="G7" s="51"/>
+      <c r="H7" s="51"/>
+      <c r="I7" s="51"/>
+      <c r="J7" s="51"/>
+      <c r="K7" s="51"/>
+      <c r="L7" s="51"/>
+      <c r="M7" s="51"/>
+      <c r="N7" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="O7"/>
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8"/>
+      <c r="B8" s="70" t="s">
+        <v>5</v>
+      </c>
+      <c r="C8" s="47"/>
+      <c r="D8" s="47"/>
+      <c r="E8" s="47"/>
+      <c r="F8" s="47"/>
+      <c r="G8" s="47"/>
+      <c r="H8" s="47"/>
+      <c r="I8" s="47"/>
+      <c r="J8" s="47"/>
+      <c r="K8" s="47"/>
+      <c r="L8" s="47"/>
+      <c r="M8" s="47"/>
+      <c r="N8" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O8"/>
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16" ht="22.65" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9"/>
+      <c r="B9" s="72" t="s">
+        <v>6</v>
+      </c>
+      <c r="C9" s="47"/>
+      <c r="D9" s="47"/>
+      <c r="E9" s="47"/>
+      <c r="F9" s="47"/>
+      <c r="G9" s="47"/>
+      <c r="H9" s="47"/>
+      <c r="I9" s="47"/>
+      <c r="J9" s="47"/>
+      <c r="K9" s="47"/>
+      <c r="L9" s="47"/>
+      <c r="M9" s="47"/>
+      <c r="N9" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="O9"/>
+      <c r="P9"/>
+    </row>
+    <row r="10" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10"/>
+      <c r="B10" s="68" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" s="47"/>
+      <c r="D10" s="47"/>
+      <c r="E10" s="47"/>
+      <c r="F10" s="47"/>
+      <c r="G10" s="47"/>
+      <c r="H10" s="47"/>
+      <c r="I10" s="47"/>
+      <c r="J10" s="47"/>
+      <c r="K10" s="47"/>
+      <c r="L10" s="47"/>
+      <c r="M10" s="47"/>
+      <c r="N10" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O10"/>
+      <c r="P10"/>
+    </row>
+    <row r="11" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11"/>
+      <c r="B11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H11" s="73" t="s">
+        <v>8</v>
+      </c>
+      <c r="I11" s="47"/>
+      <c r="J11" s="47"/>
+      <c r="K11" s="47"/>
+      <c r="L11" s="47"/>
+      <c r="M11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O11"/>
+      <c r="P11"/>
+    </row>
+    <row r="12" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12"/>
+      <c r="B12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H12" s="70" t="s">
+        <v>9</v>
+      </c>
+      <c r="I12" s="47"/>
+      <c r="J12" s="47"/>
+      <c r="K12" s="47"/>
+      <c r="L12" s="47"/>
+      <c r="M12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O12"/>
+      <c r="P12"/>
+    </row>
+    <row r="13" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13"/>
+      <c r="B13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="I13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="J13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="K13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="L13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="M13" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="N13" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O13"/>
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14"/>
+      <c r="B14" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="68" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" s="47"/>
+      <c r="E14" s="47"/>
+      <c r="F14" s="47"/>
+      <c r="G14" s="47"/>
+      <c r="H14" s="47"/>
+      <c r="I14" s="47"/>
+      <c r="J14" s="47"/>
+      <c r="K14" s="47"/>
+      <c r="L14" s="47"/>
+      <c r="M14" s="47"/>
+      <c r="N14" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O14"/>
+      <c r="P14"/>
+    </row>
+    <row r="15" spans="1:16" ht="8.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15"/>
+      <c r="B15" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="D15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="F15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="I15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="J15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="K15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="L15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="M15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="N15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O15"/>
+      <c r="P15"/>
+    </row>
+    <row r="16" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16"/>
+      <c r="B16" s="69" t="s">
+        <v>11</v>
+      </c>
+      <c r="C16" s="47"/>
+      <c r="D16" s="47"/>
+      <c r="E16" s="47"/>
+      <c r="F16" s="47"/>
+      <c r="G16" s="47"/>
+      <c r="H16" s="47"/>
+      <c r="I16" s="47"/>
+      <c r="J16" s="47"/>
+      <c r="K16" s="47"/>
+      <c r="L16" s="47"/>
+      <c r="M16" s="47"/>
+      <c r="N16" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="O16"/>
+      <c r="P16"/>
+    </row>
+    <row r="17" spans="1:16" ht="11.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17"/>
+      <c r="B17" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="D17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="F17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H17" s="70" t="s">
+        <v>12</v>
+      </c>
+      <c r="I17" s="47"/>
+      <c r="J17" s="47"/>
+      <c r="K17" s="47"/>
+      <c r="L17" s="47"/>
+      <c r="M17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="N17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O17"/>
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18"/>
+      <c r="B18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H18" s="71" t="s">
+        <v>13</v>
+      </c>
+      <c r="I18" s="47"/>
+      <c r="J18" s="47"/>
+      <c r="K18" s="47"/>
+      <c r="L18" s="47"/>
+      <c r="M18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O18"/>
+      <c r="P18"/>
+    </row>
+    <row r="19" spans="1:16" ht="11.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19"/>
+      <c r="B19" s="70" t="s">
+        <v>14</v>
+      </c>
+      <c r="C19" s="47"/>
+      <c r="D19" s="47"/>
+      <c r="E19" s="47"/>
+      <c r="F19" s="47"/>
+      <c r="G19" s="47"/>
+      <c r="H19" s="47"/>
+      <c r="I19" s="47"/>
+      <c r="J19" s="47"/>
+      <c r="K19" s="47"/>
+      <c r="L19" s="47"/>
+      <c r="M19" s="47"/>
+      <c r="N19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O19"/>
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20"/>
+      <c r="B20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="C20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="D20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="F20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="G20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="H20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J20" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="K20" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="L20" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M20" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="N20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O20"/>
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21"/>
+      <c r="B21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H21" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="I21" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="J21" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="K21" s="58" t="s">
+        <v>16</v>
+      </c>
+      <c r="L21" s="59"/>
+      <c r="M21" s="17">
+        <v>46</v>
+      </c>
+      <c r="N21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O21"/>
+      <c r="P21"/>
+    </row>
+    <row r="22" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22"/>
+      <c r="B22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H22" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="I22" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J22" s="58" t="s">
+        <v>17</v>
+      </c>
+      <c r="K22" s="47"/>
+      <c r="L22" s="59"/>
+      <c r="M22" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="N22" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O22"/>
+      <c r="P22"/>
+    </row>
+    <row r="23" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23"/>
+      <c r="B23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H23" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="I23" s="47"/>
+      <c r="J23" s="47"/>
+      <c r="K23" s="47"/>
+      <c r="L23" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="M23" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O23"/>
+      <c r="P23"/>
+    </row>
+    <row r="24" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24"/>
+      <c r="B24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="I24" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J24" s="58" t="s">
+        <v>20</v>
+      </c>
+      <c r="K24" s="59"/>
+      <c r="L24" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="M24" s="21"/>
+      <c r="N24" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O24"/>
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25"/>
+      <c r="B25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H25" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="I25" s="47"/>
+      <c r="J25" s="67" t="s">
+        <v>66</v>
+      </c>
+      <c r="K25" s="54"/>
+      <c r="L25" s="54"/>
+      <c r="M25" s="55"/>
+      <c r="N25" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O25"/>
+      <c r="P25"/>
+    </row>
+    <row r="26" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26"/>
+      <c r="B26" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="C26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="D26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="E26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="F26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="H26" s="58" t="s">
+        <v>24</v>
+      </c>
+      <c r="I26" s="59"/>
+      <c r="J26" s="17">
+        <v>9</v>
+      </c>
+      <c r="K26" s="17">
+        <v>2</v>
+      </c>
+      <c r="L26" s="17">
+        <v>1</v>
+      </c>
+      <c r="M26" s="17">
+        <v>1</v>
+      </c>
+      <c r="N26" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O26"/>
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16" ht="28.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27"/>
+      <c r="B27" s="60" t="s">
+        <v>73</v>
+      </c>
+      <c r="C27" s="51"/>
+      <c r="D27" s="51"/>
+      <c r="E27" s="51"/>
+      <c r="F27" s="51"/>
+      <c r="G27" s="51"/>
+      <c r="H27" s="51"/>
+      <c r="I27" s="51"/>
+      <c r="J27" s="51"/>
+      <c r="K27" s="51"/>
+      <c r="L27" s="51"/>
+      <c r="M27" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="N27" s="24"/>
+      <c r="O27"/>
+      <c r="P27"/>
+    </row>
+    <row r="28" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28"/>
+      <c r="B28" s="61" t="s">
+        <v>27</v>
+      </c>
+      <c r="C28" s="49"/>
+      <c r="D28" s="49"/>
+      <c r="E28" s="49"/>
+      <c r="F28" s="49"/>
+      <c r="G28" s="62"/>
+      <c r="H28" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="I28" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="J28" s="61" t="s">
+        <v>30</v>
+      </c>
+      <c r="K28" s="62"/>
+      <c r="L28" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="M28" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="N28" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="O28"/>
+      <c r="P28"/>
+    </row>
+    <row r="29" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29"/>
+      <c r="B29" s="63" t="s">
+        <v>33</v>
+      </c>
+      <c r="C29" s="47"/>
+      <c r="D29" s="47"/>
+      <c r="E29" s="47"/>
+      <c r="F29" s="47"/>
+      <c r="G29" s="59"/>
+      <c r="H29" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="I29" s="27" t="s">
+        <v>34</v>
+      </c>
+      <c r="J29" s="64" t="s">
+        <v>35</v>
+      </c>
+      <c r="K29" s="52"/>
+      <c r="L29" s="27" t="s">
+        <v>36</v>
+      </c>
+      <c r="M29" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="N29" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="O29"/>
+      <c r="P29"/>
+    </row>
+    <row r="30" spans="1:16" ht="54.15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30"/>
+      <c r="B30" s="50" t="s">
+        <v>38</v>
+      </c>
+      <c r="C30" s="51"/>
+      <c r="D30" s="51"/>
+      <c r="E30" s="51"/>
+      <c r="F30" s="51"/>
+      <c r="G30" s="52"/>
+      <c r="H30" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="I30" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="J30" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="K30" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="L30" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="M30" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="N30" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="O30"/>
+      <c r="P30"/>
+    </row>
+    <row r="31" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31"/>
+      <c r="B31" s="53" t="s">
+        <v>44</v>
+      </c>
+      <c r="C31" s="54"/>
+      <c r="D31" s="54"/>
+      <c r="E31" s="54"/>
+      <c r="F31" s="54"/>
+      <c r="G31" s="55"/>
+      <c r="H31" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="I31" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="J31" s="31" t="s">
+        <v>47</v>
+      </c>
+      <c r="K31" s="31" t="s">
+        <v>48</v>
+      </c>
+      <c r="L31" s="31" t="s">
+        <v>49</v>
+      </c>
+      <c r="M31" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="N31" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="O31"/>
+      <c r="P31"/>
+    </row>
+    <row r="32" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32"/>
+      <c r="B32" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="C32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H32" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="I32" s="35">
+        <v>1</v>
+      </c>
+      <c r="J32" s="36">
+        <v>5930</v>
+      </c>
+      <c r="K32" s="36">
+        <v>2970</v>
+      </c>
+      <c r="L32" s="36">
+        <v>1058.2</v>
+      </c>
+      <c r="M32" s="36">
+        <v>1058.2</v>
+      </c>
+      <c r="N32" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O32"/>
+      <c r="P32"/>
+    </row>
+    <row r="33" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33"/>
+      <c r="B33" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="C33" s="33" t="s">
+        <v>44</v>
+      </c>
+      <c r="D33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H33" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="I33" s="35">
+        <v>2</v>
+      </c>
+      <c r="J33" s="36">
+        <v>2620</v>
+      </c>
+      <c r="K33" s="36">
+        <v>1310</v>
+      </c>
+      <c r="L33" s="36">
+        <v>1058.2</v>
+      </c>
+      <c r="M33" s="36">
+        <v>1058.2</v>
+      </c>
+      <c r="N33" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O33"/>
+      <c r="P33"/>
+    </row>
+    <row r="34" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34"/>
+      <c r="B34" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C34" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D34" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E34" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="F34" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G34" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H34" s="38" t="s">
+        <v>53</v>
+      </c>
+      <c r="I34" s="39">
+        <v>3</v>
+      </c>
+      <c r="J34" s="40">
+        <v>2582</v>
+      </c>
+      <c r="K34" s="40">
+        <v>1290</v>
+      </c>
+      <c r="L34" s="40">
+        <v>1043.08</v>
+      </c>
+      <c r="M34" s="40">
+        <v>1043.08</v>
+      </c>
+      <c r="N34" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O34"/>
+      <c r="P34"/>
+    </row>
+    <row r="35" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35"/>
+      <c r="B35" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C35" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D35" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E35" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F35" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G35" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H35" s="38" t="s">
+        <v>53</v>
+      </c>
+      <c r="I35" s="39">
+        <v>4</v>
+      </c>
+      <c r="J35" s="40">
+        <v>2582</v>
+      </c>
+      <c r="K35" s="40">
+        <v>1290</v>
+      </c>
+      <c r="L35" s="40">
+        <v>1043.08</v>
+      </c>
+      <c r="M35" s="40">
+        <v>1043.08</v>
+      </c>
+      <c r="N35" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O35"/>
+      <c r="P35"/>
+    </row>
+    <row r="36" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36"/>
+      <c r="B36" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C36" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D36" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E36" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F36" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G36" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H36" s="38" t="s">
+        <v>54</v>
+      </c>
+      <c r="I36" s="39">
+        <v>5</v>
+      </c>
+      <c r="J36" s="40">
+        <v>2582</v>
+      </c>
+      <c r="K36" s="40">
+        <v>1290</v>
+      </c>
+      <c r="L36" s="40">
+        <v>1043.08</v>
+      </c>
+      <c r="M36" s="40">
+        <v>1043.08</v>
+      </c>
+      <c r="N36" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O36"/>
+      <c r="P36"/>
+    </row>
+    <row r="37" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37"/>
+      <c r="B37" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="H37" s="38" t="s">
+        <v>54</v>
+      </c>
+      <c r="I37" s="39">
+        <v>6</v>
+      </c>
+      <c r="J37" s="40">
+        <v>2582</v>
+      </c>
+      <c r="K37" s="40">
+        <v>1290</v>
+      </c>
+      <c r="L37" s="40">
+        <v>1043.08</v>
+      </c>
+      <c r="M37" s="40">
+        <v>1043.08</v>
+      </c>
+      <c r="N37" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O37"/>
+      <c r="P37"/>
+    </row>
+    <row r="38" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38"/>
+      <c r="B38" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C38" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D38" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="E38" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="F38" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G38" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H38" s="38" t="s">
+        <v>55</v>
+      </c>
+      <c r="I38" s="39">
+        <v>9</v>
+      </c>
+      <c r="J38" s="40">
+        <v>38</v>
+      </c>
+      <c r="K38" s="40">
+        <v>20</v>
+      </c>
+      <c r="L38" s="40">
+        <v>15.12</v>
+      </c>
+      <c r="M38" s="40">
+        <v>15.12</v>
+      </c>
+      <c r="N38" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O38"/>
+      <c r="P38"/>
+    </row>
+    <row r="39" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39"/>
+      <c r="B39" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C39" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D39" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="E39" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F39" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G39" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H39" s="38" t="s">
+        <v>55</v>
+      </c>
+      <c r="I39" s="39">
+        <v>10</v>
+      </c>
+      <c r="J39" s="40">
+        <v>38</v>
+      </c>
+      <c r="K39" s="40">
+        <v>20</v>
+      </c>
+      <c r="L39" s="40">
+        <v>15.12</v>
+      </c>
+      <c r="M39" s="40">
+        <v>15.12</v>
+      </c>
+      <c r="N39" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O39"/>
+      <c r="P39"/>
+    </row>
+    <row r="40" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40"/>
+      <c r="B40" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C40" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D40" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="E40" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F40" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G40" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H40" s="38" t="s">
+        <v>55</v>
+      </c>
+      <c r="I40" s="39">
+        <v>11</v>
+      </c>
+      <c r="J40" s="40">
+        <v>38</v>
+      </c>
+      <c r="K40" s="40">
+        <v>20</v>
+      </c>
+      <c r="L40" s="40">
+        <v>15.12</v>
+      </c>
+      <c r="M40" s="40">
+        <v>15.12</v>
+      </c>
+      <c r="N40" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O40"/>
+      <c r="P40"/>
+    </row>
+    <row r="41" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41"/>
+      <c r="B41" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C41" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D41" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="E41" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F41" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G41" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="H41" s="38" t="s">
+        <v>55</v>
+      </c>
+      <c r="I41" s="39">
+        <v>12</v>
+      </c>
+      <c r="J41" s="40">
+        <v>38</v>
+      </c>
+      <c r="K41" s="40">
+        <v>20</v>
+      </c>
+      <c r="L41" s="40">
+        <v>15.12</v>
+      </c>
+      <c r="M41" s="40">
+        <v>15.12</v>
+      </c>
+      <c r="N41" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O41"/>
+      <c r="P41"/>
+    </row>
+    <row r="42" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42"/>
+      <c r="B42" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="C42" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="D42" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E42" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F42" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G42" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H42" s="34" t="s">
+        <v>68</v>
+      </c>
+      <c r="I42" s="35">
+        <v>13</v>
+      </c>
+      <c r="J42" s="36">
+        <v>3310</v>
+      </c>
+      <c r="K42" s="36">
+        <v>1660</v>
+      </c>
+      <c r="L42" s="36">
+        <v>0</v>
+      </c>
+      <c r="M42" s="36">
+        <v>0</v>
+      </c>
+      <c r="N42" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O42"/>
+      <c r="P42"/>
+    </row>
+    <row r="43" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43"/>
+      <c r="B43" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C43" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D43" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E43" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="F43" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G43" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H43" s="38" t="s">
+        <v>68</v>
+      </c>
+      <c r="I43" s="39">
+        <v>14</v>
+      </c>
+      <c r="J43" s="40">
+        <v>3310</v>
+      </c>
+      <c r="K43" s="40">
+        <v>1660</v>
+      </c>
+      <c r="L43" s="40">
+        <v>0</v>
+      </c>
+      <c r="M43" s="40">
+        <v>0</v>
+      </c>
+      <c r="N43" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O43"/>
+      <c r="P43"/>
+    </row>
+    <row r="44" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44"/>
+      <c r="B44" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C44" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D44" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E44" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F44" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G44" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H44" s="38" t="s">
+        <v>68</v>
+      </c>
+      <c r="I44" s="39">
+        <v>15</v>
+      </c>
+      <c r="J44" s="40">
+        <v>3310</v>
+      </c>
+      <c r="K44" s="40">
+        <v>1660</v>
+      </c>
+      <c r="L44" s="40">
+        <v>0</v>
+      </c>
+      <c r="M44" s="40">
+        <v>0</v>
+      </c>
+      <c r="N44" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O44"/>
+      <c r="P44"/>
+    </row>
+    <row r="45" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45"/>
+      <c r="B45" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C45" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D45" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E45" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F45" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G45" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H45" s="38" t="s">
+        <v>68</v>
+      </c>
+      <c r="I45" s="39">
+        <v>16</v>
+      </c>
+      <c r="J45" s="40">
+        <v>3310</v>
+      </c>
+      <c r="K45" s="40">
+        <v>1660</v>
+      </c>
+      <c r="L45" s="40">
+        <v>0</v>
+      </c>
+      <c r="M45" s="40">
+        <v>0</v>
+      </c>
+      <c r="N45" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O45"/>
+      <c r="P45"/>
+    </row>
+    <row r="46" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46"/>
+      <c r="B46" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C46" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D46" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E46" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F46" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G46" s="31" t="s">
+        <v>69</v>
+      </c>
+      <c r="H46" s="38" t="s">
+        <v>70</v>
+      </c>
+      <c r="I46" s="39">
+        <v>33</v>
+      </c>
+      <c r="J46" s="40">
+        <v>3310</v>
+      </c>
+      <c r="K46" s="40">
+        <v>1660</v>
+      </c>
+      <c r="L46" s="40">
+        <v>0</v>
+      </c>
+      <c r="M46" s="40">
+        <v>0</v>
+      </c>
+      <c r="N46" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O46"/>
+      <c r="P46"/>
+    </row>
+    <row r="47" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47"/>
+      <c r="B47" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="C47" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D47" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E47" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F47" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G47" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H47" s="34" t="s">
+        <v>56</v>
+      </c>
+      <c r="I47" s="35">
+        <v>342</v>
+      </c>
+      <c r="J47" s="36">
+        <v>5930</v>
+      </c>
+      <c r="K47" s="36">
+        <v>2970</v>
+      </c>
+      <c r="L47" s="36">
+        <v>1058.2</v>
+      </c>
+      <c r="M47" s="36">
+        <v>1058.2</v>
+      </c>
+      <c r="N47" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O47"/>
+      <c r="P47"/>
+    </row>
+    <row r="48" spans="1:16" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48"/>
+      <c r="B48" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="C48" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="D48" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="E48" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="F48" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="G48" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="H48" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="I48" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="J48" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="K48" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="L48" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="M48" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="N48" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="O48"/>
+      <c r="P48"/>
+    </row>
+    <row r="49" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A49"/>
+      <c r="B49" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="C49" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D49" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E49" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F49" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G49" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="H49" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="I49" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J49" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="K49" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L49" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="M49" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="N49" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O49"/>
+      <c r="P49"/>
+    </row>
+    <row r="50" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A50"/>
+      <c r="B50" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C50" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D50" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E50" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="F50" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="G50" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="H50" s="43" t="s">
+        <v>57</v>
+      </c>
+      <c r="I50" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J50" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="K50" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L50" s="56" t="s">
+        <v>124</v>
+      </c>
+      <c r="M50" s="51"/>
+      <c r="N50" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="O50"/>
+      <c r="P50"/>
+    </row>
+    <row r="51" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A51"/>
+      <c r="B51" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C51" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D51" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E51" s="57" t="s">
+        <v>58</v>
+      </c>
+      <c r="F51" s="47"/>
+      <c r="G51" s="47"/>
+      <c r="H51" s="47"/>
+      <c r="I51" s="47"/>
+      <c r="J51" s="44" t="s">
+        <v>59</v>
+      </c>
+      <c r="K51" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L51" s="48" t="s">
+        <v>60</v>
+      </c>
+      <c r="M51" s="49"/>
+      <c r="N51" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="O51"/>
+      <c r="P51"/>
+    </row>
+    <row r="52" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A52"/>
+      <c r="B52" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C52" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D52" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E52" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F52" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G52" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="H52" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="I52" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J52" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="K52" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L52" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="M52" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="N52" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O52"/>
+      <c r="P52"/>
+    </row>
+    <row r="53" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A53"/>
+      <c r="B53" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C53" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D53" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E53" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F53" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G53" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="H53" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="I53" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J53" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="K53" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L53" s="46" t="s">
+        <v>62</v>
+      </c>
+      <c r="M53" s="47"/>
+      <c r="N53" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="O53"/>
+      <c r="P53"/>
+    </row>
+    <row r="54" spans="1:16" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A54"/>
+      <c r="B54" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C54" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D54" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E54" s="48" t="s">
+        <v>63</v>
+      </c>
+      <c r="F54" s="49"/>
+      <c r="G54" s="49"/>
+      <c r="H54" s="49"/>
+      <c r="I54" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J54" s="44" t="s">
+        <v>59</v>
+      </c>
+      <c r="K54" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L54" s="48" t="s">
+        <v>60</v>
+      </c>
+      <c r="M54" s="49"/>
+      <c r="N54" s="5"/>
+      <c r="O54"/>
+      <c r="P54"/>
+    </row>
+    <row r="55" spans="1:16" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A55"/>
+      <c r="B55"/>
+      <c r="C55"/>
+      <c r="D55"/>
+      <c r="E55"/>
+      <c r="F55"/>
+      <c r="G55"/>
+      <c r="H55"/>
+      <c r="I55"/>
+      <c r="J55"/>
+      <c r="K55"/>
+      <c r="L55"/>
+      <c r="M55"/>
+      <c r="N55"/>
+      <c r="O55"/>
+      <c r="P55"/>
+    </row>
+    <row r="56" spans="1:16" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A56"/>
+      <c r="B56"/>
+      <c r="C56"/>
+      <c r="D56"/>
+      <c r="E56"/>
+      <c r="F56"/>
+      <c r="G56"/>
+      <c r="H56"/>
+      <c r="I56"/>
+      <c r="J56"/>
+      <c r="K56"/>
+      <c r="L56"/>
+      <c r="M56"/>
+      <c r="N56"/>
+      <c r="O56"/>
+      <c r="P56"/>
+    </row>
+  </sheetData>
+  <mergeCells count="35">
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="J3:M3"/>
+    <mergeCell ref="B5:M5"/>
+    <mergeCell ref="B6:M6"/>
+    <mergeCell ref="B7:M7"/>
+    <mergeCell ref="B8:M8"/>
+    <mergeCell ref="B9:M9"/>
+    <mergeCell ref="B10:M10"/>
+    <mergeCell ref="H11:L11"/>
+    <mergeCell ref="H12:L12"/>
+    <mergeCell ref="C14:M14"/>
+    <mergeCell ref="B16:M16"/>
+    <mergeCell ref="H17:L17"/>
+    <mergeCell ref="H18:L18"/>
+    <mergeCell ref="B19:M19"/>
+    <mergeCell ref="K21:L21"/>
+    <mergeCell ref="J22:L22"/>
+    <mergeCell ref="H23:K23"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="H25:I25"/>
+    <mergeCell ref="J25:M25"/>
+    <mergeCell ref="H26:I26"/>
+    <mergeCell ref="B27:L27"/>
+    <mergeCell ref="B28:G28"/>
+    <mergeCell ref="J28:K28"/>
+    <mergeCell ref="B29:G29"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="L53:M53"/>
+    <mergeCell ref="E54:H54"/>
+    <mergeCell ref="L54:M54"/>
+    <mergeCell ref="B30:G30"/>
+    <mergeCell ref="B31:G31"/>
+    <mergeCell ref="L50:M50"/>
+    <mergeCell ref="E51:I51"/>
+    <mergeCell ref="L51:M51"/>
+  </mergeCells>
+  <pageMargins left="0.196850393700787" right="0.196850393700787" top="0.98425196850393704" bottom="0.98425196850393704" header="0.98425196850393704" footer="0.98425196850393704"/>
+  <pageSetup paperSize="9" fitToHeight="0" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
+  <headerFooter alignWithMargins="0"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:P46"/>
+  <sheetViews>
+    <sheetView showGridLines="0" topLeftCell="A13" workbookViewId="0">
+      <selection activeCell="L41" sqref="L41:M41"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="0.6640625" style="1" customWidth="1"/>
+    <col min="2" max="7" width="2.6640625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="34" style="1" customWidth="1"/>
+    <col min="9" max="9" width="4" style="1" customWidth="1"/>
+    <col min="10" max="10" width="10.88671875" style="1" customWidth="1"/>
+    <col min="11" max="11" width="10.33203125" style="1" customWidth="1"/>
+    <col min="12" max="12" width="11.88671875" style="1" customWidth="1"/>
+    <col min="13" max="13" width="11.44140625" style="1" customWidth="1"/>
+    <col min="14" max="14" width="0.5546875" style="1" customWidth="1"/>
+    <col min="15" max="15" width="0" style="1" hidden="1" customWidth="1"/>
+    <col min="16" max="16" width="12.5546875" style="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" ht="3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1"/>
+      <c r="B1"/>
+      <c r="C1"/>
+      <c r="D1"/>
+      <c r="E1"/>
+      <c r="F1"/>
+      <c r="G1"/>
+      <c r="H1"/>
+      <c r="I1"/>
+      <c r="J1"/>
+      <c r="K1"/>
+      <c r="L1"/>
+      <c r="M1"/>
+      <c r="N1"/>
+      <c r="O1"/>
+      <c r="P1"/>
+    </row>
+    <row r="2" spans="1:16" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2"/>
+      <c r="B2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="I2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="J2" s="74" t="s">
+        <v>1</v>
+      </c>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O2"/>
+      <c r="P2"/>
+    </row>
+    <row r="3" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3"/>
+      <c r="B3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H3" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="I3" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="J3" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="K3" s="47"/>
+      <c r="L3" s="47"/>
+      <c r="M3" s="47"/>
+      <c r="N3" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O3"/>
+      <c r="P3"/>
+    </row>
+    <row r="4" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4"/>
+      <c r="B4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="J4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="K4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="L4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="M4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O4"/>
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16" ht="28.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5"/>
+      <c r="B5" s="75" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="47"/>
+      <c r="D5" s="47"/>
+      <c r="E5" s="47"/>
+      <c r="F5" s="47"/>
+      <c r="G5" s="47"/>
+      <c r="H5" s="47"/>
+      <c r="I5" s="47"/>
+      <c r="J5" s="47"/>
+      <c r="K5" s="47"/>
+      <c r="L5" s="47"/>
+      <c r="M5" s="47"/>
+      <c r="N5" s="5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+    </row>
+    <row r="6" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6"/>
+      <c r="B6" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="C6" s="47"/>
+      <c r="D6" s="47"/>
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="47"/>
+      <c r="I6" s="47"/>
+      <c r="J6" s="47"/>
+      <c r="K6" s="47"/>
+      <c r="L6" s="47"/>
+      <c r="M6" s="47"/>
+      <c r="N6" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="O6"/>
+      <c r="P6"/>
+    </row>
+    <row r="7" spans="1:16" ht="18.45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7"/>
+      <c r="B7" s="77" t="s">
+        <v>4</v>
+      </c>
+      <c r="C7" s="51"/>
+      <c r="D7" s="51"/>
+      <c r="E7" s="51"/>
+      <c r="F7" s="51"/>
+      <c r="G7" s="51"/>
+      <c r="H7" s="51"/>
+      <c r="I7" s="51"/>
+      <c r="J7" s="51"/>
+      <c r="K7" s="51"/>
+      <c r="L7" s="51"/>
+      <c r="M7" s="51"/>
+      <c r="N7" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="O7"/>
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8"/>
+      <c r="B8" s="70" t="s">
+        <v>5</v>
+      </c>
+      <c r="C8" s="47"/>
+      <c r="D8" s="47"/>
+      <c r="E8" s="47"/>
+      <c r="F8" s="47"/>
+      <c r="G8" s="47"/>
+      <c r="H8" s="47"/>
+      <c r="I8" s="47"/>
+      <c r="J8" s="47"/>
+      <c r="K8" s="47"/>
+      <c r="L8" s="47"/>
+      <c r="M8" s="47"/>
+      <c r="N8" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O8"/>
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16" ht="22.65" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9"/>
+      <c r="B9" s="72" t="s">
+        <v>6</v>
+      </c>
+      <c r="C9" s="47"/>
+      <c r="D9" s="47"/>
+      <c r="E9" s="47"/>
+      <c r="F9" s="47"/>
+      <c r="G9" s="47"/>
+      <c r="H9" s="47"/>
+      <c r="I9" s="47"/>
+      <c r="J9" s="47"/>
+      <c r="K9" s="47"/>
+      <c r="L9" s="47"/>
+      <c r="M9" s="47"/>
+      <c r="N9" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="O9"/>
+      <c r="P9"/>
+    </row>
+    <row r="10" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10"/>
+      <c r="B10" s="68" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" s="47"/>
+      <c r="D10" s="47"/>
+      <c r="E10" s="47"/>
+      <c r="F10" s="47"/>
+      <c r="G10" s="47"/>
+      <c r="H10" s="47"/>
+      <c r="I10" s="47"/>
+      <c r="J10" s="47"/>
+      <c r="K10" s="47"/>
+      <c r="L10" s="47"/>
+      <c r="M10" s="47"/>
+      <c r="N10" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O10"/>
+      <c r="P10"/>
+    </row>
+    <row r="11" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11"/>
+      <c r="B11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H11" s="73" t="s">
+        <v>8</v>
+      </c>
+      <c r="I11" s="47"/>
+      <c r="J11" s="47"/>
+      <c r="K11" s="47"/>
+      <c r="L11" s="47"/>
+      <c r="M11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O11"/>
+      <c r="P11"/>
+    </row>
+    <row r="12" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12"/>
+      <c r="B12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H12" s="70" t="s">
+        <v>9</v>
+      </c>
+      <c r="I12" s="47"/>
+      <c r="J12" s="47"/>
+      <c r="K12" s="47"/>
+      <c r="L12" s="47"/>
+      <c r="M12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O12"/>
+      <c r="P12"/>
+    </row>
+    <row r="13" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13"/>
+      <c r="B13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="I13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="J13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="K13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="L13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="M13" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="N13" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O13"/>
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14"/>
+      <c r="B14" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="68" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" s="47"/>
+      <c r="E14" s="47"/>
+      <c r="F14" s="47"/>
+      <c r="G14" s="47"/>
+      <c r="H14" s="47"/>
+      <c r="I14" s="47"/>
+      <c r="J14" s="47"/>
+      <c r="K14" s="47"/>
+      <c r="L14" s="47"/>
+      <c r="M14" s="47"/>
+      <c r="N14" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O14"/>
+      <c r="P14"/>
+    </row>
+    <row r="15" spans="1:16" ht="8.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15"/>
+      <c r="B15" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="D15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="F15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="I15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="J15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="K15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="L15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="M15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="N15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O15"/>
+      <c r="P15"/>
+    </row>
+    <row r="16" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16"/>
+      <c r="B16" s="69" t="s">
+        <v>11</v>
+      </c>
+      <c r="C16" s="47"/>
+      <c r="D16" s="47"/>
+      <c r="E16" s="47"/>
+      <c r="F16" s="47"/>
+      <c r="G16" s="47"/>
+      <c r="H16" s="47"/>
+      <c r="I16" s="47"/>
+      <c r="J16" s="47"/>
+      <c r="K16" s="47"/>
+      <c r="L16" s="47"/>
+      <c r="M16" s="47"/>
+      <c r="N16" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="O16"/>
+      <c r="P16"/>
+    </row>
+    <row r="17" spans="1:16" ht="11.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17"/>
+      <c r="B17" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="D17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="F17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H17" s="70" t="s">
+        <v>12</v>
+      </c>
+      <c r="I17" s="47"/>
+      <c r="J17" s="47"/>
+      <c r="K17" s="47"/>
+      <c r="L17" s="47"/>
+      <c r="M17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="N17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O17"/>
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18"/>
+      <c r="B18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H18" s="71" t="s">
+        <v>13</v>
+      </c>
+      <c r="I18" s="47"/>
+      <c r="J18" s="47"/>
+      <c r="K18" s="47"/>
+      <c r="L18" s="47"/>
+      <c r="M18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O18"/>
+      <c r="P18"/>
+    </row>
+    <row r="19" spans="1:16" ht="11.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19"/>
+      <c r="B19" s="70" t="s">
+        <v>14</v>
+      </c>
+      <c r="C19" s="47"/>
+      <c r="D19" s="47"/>
+      <c r="E19" s="47"/>
+      <c r="F19" s="47"/>
+      <c r="G19" s="47"/>
+      <c r="H19" s="47"/>
+      <c r="I19" s="47"/>
+      <c r="J19" s="47"/>
+      <c r="K19" s="47"/>
+      <c r="L19" s="47"/>
+      <c r="M19" s="47"/>
+      <c r="N19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O19"/>
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20"/>
+      <c r="B20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="C20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="D20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="F20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="G20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="H20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J20" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="K20" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="L20" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M20" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="N20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O20"/>
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21"/>
+      <c r="B21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H21" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="I21" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="J21" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="K21" s="58" t="s">
+        <v>16</v>
+      </c>
+      <c r="L21" s="59"/>
+      <c r="M21" s="17">
+        <v>46</v>
+      </c>
+      <c r="N21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O21"/>
+      <c r="P21"/>
+    </row>
+    <row r="22" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22"/>
+      <c r="B22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H22" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="I22" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J22" s="58" t="s">
+        <v>17</v>
+      </c>
+      <c r="K22" s="47"/>
+      <c r="L22" s="59"/>
+      <c r="M22" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="N22" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O22"/>
+      <c r="P22"/>
+    </row>
+    <row r="23" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23"/>
+      <c r="B23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H23" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="I23" s="47"/>
+      <c r="J23" s="47"/>
+      <c r="K23" s="47"/>
+      <c r="L23" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="M23" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O23"/>
+      <c r="P23"/>
+    </row>
+    <row r="24" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24"/>
+      <c r="B24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="I24" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J24" s="58" t="s">
+        <v>20</v>
+      </c>
+      <c r="K24" s="59"/>
+      <c r="L24" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="M24" s="21"/>
+      <c r="N24" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O24"/>
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25"/>
+      <c r="B25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H25" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="I25" s="47"/>
+      <c r="J25" s="67" t="s">
+        <v>66</v>
+      </c>
+      <c r="K25" s="54"/>
+      <c r="L25" s="54"/>
+      <c r="M25" s="55"/>
+      <c r="N25" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O25"/>
+      <c r="P25"/>
+    </row>
+    <row r="26" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26"/>
+      <c r="B26" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="C26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="D26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="E26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="F26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="H26" s="58" t="s">
+        <v>24</v>
+      </c>
+      <c r="I26" s="59"/>
+      <c r="J26" s="17">
+        <v>9</v>
+      </c>
+      <c r="K26" s="17">
+        <v>2</v>
+      </c>
+      <c r="L26" s="17">
+        <v>1</v>
+      </c>
+      <c r="M26" s="17">
+        <v>1</v>
+      </c>
+      <c r="N26" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O26"/>
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16" ht="28.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27"/>
+      <c r="B27" s="60" t="s">
+        <v>74</v>
+      </c>
+      <c r="C27" s="51"/>
+      <c r="D27" s="51"/>
+      <c r="E27" s="51"/>
+      <c r="F27" s="51"/>
+      <c r="G27" s="51"/>
+      <c r="H27" s="51"/>
+      <c r="I27" s="51"/>
+      <c r="J27" s="51"/>
+      <c r="K27" s="51"/>
+      <c r="L27" s="51"/>
+      <c r="M27" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="N27" s="24"/>
+      <c r="O27"/>
+      <c r="P27"/>
+    </row>
+    <row r="28" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28"/>
+      <c r="B28" s="61" t="s">
+        <v>27</v>
+      </c>
+      <c r="C28" s="49"/>
+      <c r="D28" s="49"/>
+      <c r="E28" s="49"/>
+      <c r="F28" s="49"/>
+      <c r="G28" s="62"/>
+      <c r="H28" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="I28" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="J28" s="61" t="s">
+        <v>30</v>
+      </c>
+      <c r="K28" s="62"/>
+      <c r="L28" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="M28" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="N28" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="O28"/>
+      <c r="P28"/>
+    </row>
+    <row r="29" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29"/>
+      <c r="B29" s="63" t="s">
+        <v>33</v>
+      </c>
+      <c r="C29" s="47"/>
+      <c r="D29" s="47"/>
+      <c r="E29" s="47"/>
+      <c r="F29" s="47"/>
+      <c r="G29" s="59"/>
+      <c r="H29" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="I29" s="27" t="s">
+        <v>34</v>
+      </c>
+      <c r="J29" s="64" t="s">
+        <v>35</v>
+      </c>
+      <c r="K29" s="52"/>
+      <c r="L29" s="27" t="s">
+        <v>36</v>
+      </c>
+      <c r="M29" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="N29" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="O29"/>
+      <c r="P29"/>
+    </row>
+    <row r="30" spans="1:16" ht="54.15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30"/>
+      <c r="B30" s="50" t="s">
+        <v>38</v>
+      </c>
+      <c r="C30" s="51"/>
+      <c r="D30" s="51"/>
+      <c r="E30" s="51"/>
+      <c r="F30" s="51"/>
+      <c r="G30" s="52"/>
+      <c r="H30" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="I30" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="J30" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="K30" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="L30" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="M30" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="N30" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="O30"/>
+      <c r="P30"/>
+    </row>
+    <row r="31" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31"/>
+      <c r="B31" s="53" t="s">
+        <v>44</v>
+      </c>
+      <c r="C31" s="54"/>
+      <c r="D31" s="54"/>
+      <c r="E31" s="54"/>
+      <c r="F31" s="54"/>
+      <c r="G31" s="55"/>
+      <c r="H31" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="I31" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="J31" s="31" t="s">
+        <v>47</v>
+      </c>
+      <c r="K31" s="31" t="s">
+        <v>48</v>
+      </c>
+      <c r="L31" s="31" t="s">
+        <v>49</v>
+      </c>
+      <c r="M31" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="N31" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="O31"/>
+      <c r="P31"/>
+    </row>
+    <row r="32" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32"/>
+      <c r="B32" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="C32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H32" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="I32" s="35">
+        <v>1</v>
+      </c>
+      <c r="J32" s="36">
+        <v>550</v>
+      </c>
+      <c r="K32" s="36">
+        <v>275</v>
+      </c>
+      <c r="L32" s="36">
+        <v>0</v>
+      </c>
+      <c r="M32" s="36">
+        <v>0</v>
+      </c>
+      <c r="N32" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O32"/>
+      <c r="P32"/>
+    </row>
+    <row r="33" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33"/>
+      <c r="B33" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="C33" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="D33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H33" s="34" t="s">
+        <v>68</v>
+      </c>
+      <c r="I33" s="35">
+        <v>13</v>
+      </c>
+      <c r="J33" s="36">
+        <v>550</v>
+      </c>
+      <c r="K33" s="36">
+        <v>275</v>
+      </c>
+      <c r="L33" s="36">
+        <v>0</v>
+      </c>
+      <c r="M33" s="36">
+        <v>0</v>
+      </c>
+      <c r="N33" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O33"/>
+      <c r="P33"/>
+    </row>
+    <row r="34" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34"/>
+      <c r="B34" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C34" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D34" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E34" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="F34" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G34" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H34" s="38" t="s">
+        <v>68</v>
+      </c>
+      <c r="I34" s="39">
+        <v>14</v>
+      </c>
+      <c r="J34" s="40">
+        <v>550</v>
+      </c>
+      <c r="K34" s="40">
+        <v>275</v>
+      </c>
+      <c r="L34" s="40">
+        <v>0</v>
+      </c>
+      <c r="M34" s="40">
+        <v>0</v>
+      </c>
+      <c r="N34" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O34"/>
+      <c r="P34"/>
+    </row>
+    <row r="35" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35"/>
+      <c r="B35" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C35" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D35" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E35" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F35" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G35" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H35" s="38" t="s">
+        <v>68</v>
+      </c>
+      <c r="I35" s="39">
+        <v>15</v>
+      </c>
+      <c r="J35" s="40">
+        <v>550</v>
+      </c>
+      <c r="K35" s="40">
+        <v>275</v>
+      </c>
+      <c r="L35" s="40">
+        <v>0</v>
+      </c>
+      <c r="M35" s="40">
+        <v>0</v>
+      </c>
+      <c r="N35" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O35"/>
+      <c r="P35"/>
+    </row>
+    <row r="36" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36"/>
+      <c r="B36" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C36" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D36" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E36" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F36" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G36" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H36" s="38" t="s">
+        <v>68</v>
+      </c>
+      <c r="I36" s="39">
+        <v>16</v>
+      </c>
+      <c r="J36" s="40">
+        <v>550</v>
+      </c>
+      <c r="K36" s="40">
+        <v>275</v>
+      </c>
+      <c r="L36" s="40">
+        <v>0</v>
+      </c>
+      <c r="M36" s="40">
+        <v>0</v>
+      </c>
+      <c r="N36" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O36"/>
+      <c r="P36"/>
+    </row>
+    <row r="37" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37"/>
+      <c r="B37" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C37" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G37" s="31" t="s">
+        <v>69</v>
+      </c>
+      <c r="H37" s="38" t="s">
+        <v>70</v>
+      </c>
+      <c r="I37" s="39">
+        <v>33</v>
+      </c>
+      <c r="J37" s="40">
+        <v>550</v>
+      </c>
+      <c r="K37" s="40">
+        <v>275</v>
+      </c>
+      <c r="L37" s="40">
+        <v>0</v>
+      </c>
+      <c r="M37" s="40">
+        <v>0</v>
+      </c>
+      <c r="N37" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O37"/>
+      <c r="P37"/>
+    </row>
+    <row r="38" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38"/>
+      <c r="B38" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="C38" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D38" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E38" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F38" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G38" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H38" s="34" t="s">
+        <v>56</v>
+      </c>
+      <c r="I38" s="35">
+        <v>342</v>
+      </c>
+      <c r="J38" s="36">
+        <v>550</v>
+      </c>
+      <c r="K38" s="36">
+        <v>275</v>
+      </c>
+      <c r="L38" s="36">
+        <v>0</v>
+      </c>
+      <c r="M38" s="36">
+        <v>0</v>
+      </c>
+      <c r="N38" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O38"/>
+      <c r="P38"/>
+    </row>
+    <row r="39" spans="1:16" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39"/>
+      <c r="B39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="C39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="D39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="E39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="F39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="G39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="H39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="I39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="J39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="K39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="L39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="M39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="N39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="O39"/>
+      <c r="P39"/>
+    </row>
+    <row r="40" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40"/>
+      <c r="B40" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="H40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="I40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="K40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="M40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="N40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O40"/>
+      <c r="P40"/>
+    </row>
+    <row r="41" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41"/>
+      <c r="B41" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D41" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E41" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="F41" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="G41" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="H41" s="43" t="s">
+        <v>57</v>
+      </c>
+      <c r="I41" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J41" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="K41" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L41" s="56" t="s">
+        <v>124</v>
+      </c>
+      <c r="M41" s="51"/>
+      <c r="N41" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="O41"/>
+      <c r="P41"/>
+    </row>
+    <row r="42" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42"/>
+      <c r="B42" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C42" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D42" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E42" s="57" t="s">
+        <v>58</v>
+      </c>
+      <c r="F42" s="47"/>
+      <c r="G42" s="47"/>
+      <c r="H42" s="47"/>
+      <c r="I42" s="47"/>
+      <c r="J42" s="44" t="s">
+        <v>59</v>
+      </c>
+      <c r="K42" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L42" s="48" t="s">
+        <v>60</v>
+      </c>
+      <c r="M42" s="49"/>
+      <c r="N42" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="O42"/>
+      <c r="P42"/>
+    </row>
+    <row r="43" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43"/>
+      <c r="B43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="H43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="I43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J43" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="K43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L43" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="M43" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="N43" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O43"/>
+      <c r="P43"/>
+    </row>
+    <row r="44" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44"/>
+      <c r="B44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="H44" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="I44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J44" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="K44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L44" s="46" t="s">
+        <v>62</v>
+      </c>
+      <c r="M44" s="47"/>
+      <c r="N44" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="O44"/>
+      <c r="P44"/>
+    </row>
+    <row r="45" spans="1:16" ht="34.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45"/>
+      <c r="B45" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C45" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D45" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E45" s="48" t="s">
+        <v>63</v>
+      </c>
+      <c r="F45" s="49"/>
+      <c r="G45" s="49"/>
+      <c r="H45" s="49"/>
+      <c r="I45" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J45" s="44" t="s">
+        <v>59</v>
+      </c>
+      <c r="K45" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L45" s="48" t="s">
+        <v>60</v>
+      </c>
+      <c r="M45" s="49"/>
+      <c r="N45" s="5"/>
+      <c r="O45"/>
+      <c r="P45"/>
+    </row>
+    <row r="46" spans="1:16" ht="6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46"/>
+      <c r="B46"/>
+      <c r="C46"/>
+      <c r="D46"/>
+      <c r="E46"/>
+      <c r="F46"/>
+      <c r="G46"/>
+      <c r="H46"/>
+      <c r="I46"/>
+      <c r="J46"/>
+      <c r="K46"/>
+      <c r="L46"/>
+      <c r="M46"/>
+      <c r="N46"/>
+      <c r="O46"/>
+      <c r="P46"/>
+    </row>
+  </sheetData>
+  <mergeCells count="35">
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="J3:M3"/>
+    <mergeCell ref="B5:M5"/>
+    <mergeCell ref="B6:M6"/>
+    <mergeCell ref="B7:M7"/>
+    <mergeCell ref="B8:M8"/>
+    <mergeCell ref="B9:M9"/>
+    <mergeCell ref="B10:M10"/>
+    <mergeCell ref="H11:L11"/>
+    <mergeCell ref="H12:L12"/>
+    <mergeCell ref="C14:M14"/>
+    <mergeCell ref="B16:M16"/>
+    <mergeCell ref="H17:L17"/>
+    <mergeCell ref="H18:L18"/>
+    <mergeCell ref="B19:M19"/>
+    <mergeCell ref="K21:L21"/>
+    <mergeCell ref="J22:L22"/>
+    <mergeCell ref="H23:K23"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="H25:I25"/>
+    <mergeCell ref="J25:M25"/>
+    <mergeCell ref="H26:I26"/>
+    <mergeCell ref="B27:L27"/>
+    <mergeCell ref="B28:G28"/>
+    <mergeCell ref="J28:K28"/>
+    <mergeCell ref="B29:G29"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="L44:M44"/>
+    <mergeCell ref="E45:H45"/>
+    <mergeCell ref="L45:M45"/>
+    <mergeCell ref="B30:G30"/>
+    <mergeCell ref="B31:G31"/>
+    <mergeCell ref="L41:M41"/>
+    <mergeCell ref="E42:I42"/>
+    <mergeCell ref="L42:M42"/>
+  </mergeCells>
+  <pageMargins left="0.196850393700787" right="0.196850393700787" top="0.98425196850393704" bottom="0.98425196850393704" header="0.98425196850393704" footer="0.98425196850393704"/>
+  <pageSetup paperSize="9" fitToHeight="0" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
+  <headerFooter alignWithMargins="0"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:P46"/>
+  <sheetViews>
+    <sheetView showGridLines="0" topLeftCell="A13" workbookViewId="0">
+      <selection activeCell="L41" sqref="L41:M41"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="0.6640625" style="1" customWidth="1"/>
+    <col min="2" max="7" width="2.6640625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="34" style="1" customWidth="1"/>
+    <col min="9" max="9" width="4" style="1" customWidth="1"/>
+    <col min="10" max="10" width="10.88671875" style="1" customWidth="1"/>
+    <col min="11" max="11" width="10.33203125" style="1" customWidth="1"/>
+    <col min="12" max="12" width="11.88671875" style="1" customWidth="1"/>
+    <col min="13" max="13" width="11.44140625" style="1" customWidth="1"/>
+    <col min="14" max="14" width="0.5546875" style="1" customWidth="1"/>
+    <col min="15" max="15" width="0" style="1" hidden="1" customWidth="1"/>
+    <col min="16" max="16" width="12.5546875" style="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" ht="3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1"/>
+      <c r="B1"/>
+      <c r="C1"/>
+      <c r="D1"/>
+      <c r="E1"/>
+      <c r="F1"/>
+      <c r="G1"/>
+      <c r="H1"/>
+      <c r="I1"/>
+      <c r="J1"/>
+      <c r="K1"/>
+      <c r="L1"/>
+      <c r="M1"/>
+      <c r="N1"/>
+      <c r="O1"/>
+      <c r="P1"/>
+    </row>
+    <row r="2" spans="1:16" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2"/>
+      <c r="B2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="I2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="J2" s="74" t="s">
+        <v>1</v>
+      </c>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O2"/>
+      <c r="P2"/>
+    </row>
+    <row r="3" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3"/>
+      <c r="B3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H3" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="I3" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="J3" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="K3" s="47"/>
+      <c r="L3" s="47"/>
+      <c r="M3" s="47"/>
+      <c r="N3" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O3"/>
+      <c r="P3"/>
+    </row>
+    <row r="4" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4"/>
+      <c r="B4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="J4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="K4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="L4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="M4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O4"/>
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16" ht="28.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5"/>
+      <c r="B5" s="75" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="47"/>
+      <c r="D5" s="47"/>
+      <c r="E5" s="47"/>
+      <c r="F5" s="47"/>
+      <c r="G5" s="47"/>
+      <c r="H5" s="47"/>
+      <c r="I5" s="47"/>
+      <c r="J5" s="47"/>
+      <c r="K5" s="47"/>
+      <c r="L5" s="47"/>
+      <c r="M5" s="47"/>
+      <c r="N5" s="5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+    </row>
+    <row r="6" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6"/>
+      <c r="B6" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="C6" s="47"/>
+      <c r="D6" s="47"/>
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="47"/>
+      <c r="I6" s="47"/>
+      <c r="J6" s="47"/>
+      <c r="K6" s="47"/>
+      <c r="L6" s="47"/>
+      <c r="M6" s="47"/>
+      <c r="N6" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="O6"/>
+      <c r="P6"/>
+    </row>
+    <row r="7" spans="1:16" ht="18.45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7"/>
+      <c r="B7" s="77" t="s">
+        <v>4</v>
+      </c>
+      <c r="C7" s="51"/>
+      <c r="D7" s="51"/>
+      <c r="E7" s="51"/>
+      <c r="F7" s="51"/>
+      <c r="G7" s="51"/>
+      <c r="H7" s="51"/>
+      <c r="I7" s="51"/>
+      <c r="J7" s="51"/>
+      <c r="K7" s="51"/>
+      <c r="L7" s="51"/>
+      <c r="M7" s="51"/>
+      <c r="N7" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="O7"/>
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8"/>
+      <c r="B8" s="70" t="s">
+        <v>5</v>
+      </c>
+      <c r="C8" s="47"/>
+      <c r="D8" s="47"/>
+      <c r="E8" s="47"/>
+      <c r="F8" s="47"/>
+      <c r="G8" s="47"/>
+      <c r="H8" s="47"/>
+      <c r="I8" s="47"/>
+      <c r="J8" s="47"/>
+      <c r="K8" s="47"/>
+      <c r="L8" s="47"/>
+      <c r="M8" s="47"/>
+      <c r="N8" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O8"/>
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16" ht="22.65" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9"/>
+      <c r="B9" s="72" t="s">
+        <v>6</v>
+      </c>
+      <c r="C9" s="47"/>
+      <c r="D9" s="47"/>
+      <c r="E9" s="47"/>
+      <c r="F9" s="47"/>
+      <c r="G9" s="47"/>
+      <c r="H9" s="47"/>
+      <c r="I9" s="47"/>
+      <c r="J9" s="47"/>
+      <c r="K9" s="47"/>
+      <c r="L9" s="47"/>
+      <c r="M9" s="47"/>
+      <c r="N9" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="O9"/>
+      <c r="P9"/>
+    </row>
+    <row r="10" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10"/>
+      <c r="B10" s="68" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" s="47"/>
+      <c r="D10" s="47"/>
+      <c r="E10" s="47"/>
+      <c r="F10" s="47"/>
+      <c r="G10" s="47"/>
+      <c r="H10" s="47"/>
+      <c r="I10" s="47"/>
+      <c r="J10" s="47"/>
+      <c r="K10" s="47"/>
+      <c r="L10" s="47"/>
+      <c r="M10" s="47"/>
+      <c r="N10" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O10"/>
+      <c r="P10"/>
+    </row>
+    <row r="11" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11"/>
+      <c r="B11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H11" s="73" t="s">
+        <v>8</v>
+      </c>
+      <c r="I11" s="47"/>
+      <c r="J11" s="47"/>
+      <c r="K11" s="47"/>
+      <c r="L11" s="47"/>
+      <c r="M11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O11"/>
+      <c r="P11"/>
+    </row>
+    <row r="12" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12"/>
+      <c r="B12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H12" s="70" t="s">
+        <v>9</v>
+      </c>
+      <c r="I12" s="47"/>
+      <c r="J12" s="47"/>
+      <c r="K12" s="47"/>
+      <c r="L12" s="47"/>
+      <c r="M12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O12"/>
+      <c r="P12"/>
+    </row>
+    <row r="13" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13"/>
+      <c r="B13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="I13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="J13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="K13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="L13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="M13" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="N13" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O13"/>
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14"/>
+      <c r="B14" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="68" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" s="47"/>
+      <c r="E14" s="47"/>
+      <c r="F14" s="47"/>
+      <c r="G14" s="47"/>
+      <c r="H14" s="47"/>
+      <c r="I14" s="47"/>
+      <c r="J14" s="47"/>
+      <c r="K14" s="47"/>
+      <c r="L14" s="47"/>
+      <c r="M14" s="47"/>
+      <c r="N14" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O14"/>
+      <c r="P14"/>
+    </row>
+    <row r="15" spans="1:16" ht="8.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15"/>
+      <c r="B15" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="D15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="F15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="I15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="J15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="K15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="L15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="M15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="N15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O15"/>
+      <c r="P15"/>
+    </row>
+    <row r="16" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16"/>
+      <c r="B16" s="69" t="s">
+        <v>11</v>
+      </c>
+      <c r="C16" s="47"/>
+      <c r="D16" s="47"/>
+      <c r="E16" s="47"/>
+      <c r="F16" s="47"/>
+      <c r="G16" s="47"/>
+      <c r="H16" s="47"/>
+      <c r="I16" s="47"/>
+      <c r="J16" s="47"/>
+      <c r="K16" s="47"/>
+      <c r="L16" s="47"/>
+      <c r="M16" s="47"/>
+      <c r="N16" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="O16"/>
+      <c r="P16"/>
+    </row>
+    <row r="17" spans="1:16" ht="11.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17"/>
+      <c r="B17" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="D17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="F17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H17" s="70" t="s">
+        <v>12</v>
+      </c>
+      <c r="I17" s="47"/>
+      <c r="J17" s="47"/>
+      <c r="K17" s="47"/>
+      <c r="L17" s="47"/>
+      <c r="M17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="N17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O17"/>
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18"/>
+      <c r="B18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H18" s="71" t="s">
+        <v>13</v>
+      </c>
+      <c r="I18" s="47"/>
+      <c r="J18" s="47"/>
+      <c r="K18" s="47"/>
+      <c r="L18" s="47"/>
+      <c r="M18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O18"/>
+      <c r="P18"/>
+    </row>
+    <row r="19" spans="1:16" ht="11.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19"/>
+      <c r="B19" s="70" t="s">
+        <v>14</v>
+      </c>
+      <c r="C19" s="47"/>
+      <c r="D19" s="47"/>
+      <c r="E19" s="47"/>
+      <c r="F19" s="47"/>
+      <c r="G19" s="47"/>
+      <c r="H19" s="47"/>
+      <c r="I19" s="47"/>
+      <c r="J19" s="47"/>
+      <c r="K19" s="47"/>
+      <c r="L19" s="47"/>
+      <c r="M19" s="47"/>
+      <c r="N19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O19"/>
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20"/>
+      <c r="B20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="C20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="D20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="F20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="G20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="H20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J20" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="K20" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="L20" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M20" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="N20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O20"/>
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21"/>
+      <c r="B21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H21" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="I21" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="J21" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="K21" s="58" t="s">
+        <v>16</v>
+      </c>
+      <c r="L21" s="59"/>
+      <c r="M21" s="17">
+        <v>46</v>
+      </c>
+      <c r="N21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O21"/>
+      <c r="P21"/>
+    </row>
+    <row r="22" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22"/>
+      <c r="B22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H22" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="I22" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J22" s="58" t="s">
+        <v>17</v>
+      </c>
+      <c r="K22" s="47"/>
+      <c r="L22" s="59"/>
+      <c r="M22" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="N22" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O22"/>
+      <c r="P22"/>
+    </row>
+    <row r="23" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23"/>
+      <c r="B23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H23" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="I23" s="47"/>
+      <c r="J23" s="47"/>
+      <c r="K23" s="47"/>
+      <c r="L23" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="M23" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O23"/>
+      <c r="P23"/>
+    </row>
+    <row r="24" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24"/>
+      <c r="B24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="I24" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J24" s="58" t="s">
+        <v>20</v>
+      </c>
+      <c r="K24" s="59"/>
+      <c r="L24" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="M24" s="21"/>
+      <c r="N24" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O24"/>
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25"/>
+      <c r="B25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H25" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="I25" s="47"/>
+      <c r="J25" s="67" t="s">
+        <v>81</v>
+      </c>
+      <c r="K25" s="54"/>
+      <c r="L25" s="54"/>
+      <c r="M25" s="55"/>
+      <c r="N25" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O25"/>
+      <c r="P25"/>
+    </row>
+    <row r="26" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26"/>
+      <c r="B26" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="C26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="D26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="E26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="F26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="H26" s="58" t="s">
+        <v>24</v>
+      </c>
+      <c r="I26" s="59"/>
+      <c r="J26" s="17">
+        <v>9</v>
+      </c>
+      <c r="K26" s="17">
+        <v>2</v>
+      </c>
+      <c r="L26" s="17">
+        <v>1</v>
+      </c>
+      <c r="M26" s="17">
+        <v>1</v>
+      </c>
+      <c r="N26" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O26"/>
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16" ht="28.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27"/>
+      <c r="B27" s="60" t="s">
+        <v>82</v>
+      </c>
+      <c r="C27" s="51"/>
+      <c r="D27" s="51"/>
+      <c r="E27" s="51"/>
+      <c r="F27" s="51"/>
+      <c r="G27" s="51"/>
+      <c r="H27" s="51"/>
+      <c r="I27" s="51"/>
+      <c r="J27" s="51"/>
+      <c r="K27" s="51"/>
+      <c r="L27" s="51"/>
+      <c r="M27" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="N27" s="24"/>
+      <c r="O27"/>
+      <c r="P27"/>
+    </row>
+    <row r="28" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28"/>
+      <c r="B28" s="61" t="s">
+        <v>27</v>
+      </c>
+      <c r="C28" s="49"/>
+      <c r="D28" s="49"/>
+      <c r="E28" s="49"/>
+      <c r="F28" s="49"/>
+      <c r="G28" s="62"/>
+      <c r="H28" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="I28" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="J28" s="61" t="s">
+        <v>30</v>
+      </c>
+      <c r="K28" s="62"/>
+      <c r="L28" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="M28" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="N28" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="O28"/>
+      <c r="P28"/>
+    </row>
+    <row r="29" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29"/>
+      <c r="B29" s="63" t="s">
+        <v>33</v>
+      </c>
+      <c r="C29" s="47"/>
+      <c r="D29" s="47"/>
+      <c r="E29" s="47"/>
+      <c r="F29" s="47"/>
+      <c r="G29" s="59"/>
+      <c r="H29" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="I29" s="27" t="s">
+        <v>34</v>
+      </c>
+      <c r="J29" s="64" t="s">
+        <v>35</v>
+      </c>
+      <c r="K29" s="52"/>
+      <c r="L29" s="27" t="s">
+        <v>36</v>
+      </c>
+      <c r="M29" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="N29" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="O29"/>
+      <c r="P29"/>
+    </row>
+    <row r="30" spans="1:16" ht="54.15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30"/>
+      <c r="B30" s="50" t="s">
+        <v>38</v>
+      </c>
+      <c r="C30" s="51"/>
+      <c r="D30" s="51"/>
+      <c r="E30" s="51"/>
+      <c r="F30" s="51"/>
+      <c r="G30" s="52"/>
+      <c r="H30" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="I30" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="J30" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="K30" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="L30" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="M30" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="N30" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="O30"/>
+      <c r="P30"/>
+    </row>
+    <row r="31" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31"/>
+      <c r="B31" s="53" t="s">
+        <v>44</v>
+      </c>
+      <c r="C31" s="54"/>
+      <c r="D31" s="54"/>
+      <c r="E31" s="54"/>
+      <c r="F31" s="54"/>
+      <c r="G31" s="55"/>
+      <c r="H31" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="I31" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="J31" s="31" t="s">
+        <v>47</v>
+      </c>
+      <c r="K31" s="31" t="s">
+        <v>48</v>
+      </c>
+      <c r="L31" s="31" t="s">
+        <v>49</v>
+      </c>
+      <c r="M31" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="N31" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="O31"/>
+      <c r="P31"/>
+    </row>
+    <row r="32" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32"/>
+      <c r="B32" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="C32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H32" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="I32" s="35">
+        <v>1</v>
+      </c>
+      <c r="J32" s="36">
+        <v>15000</v>
+      </c>
+      <c r="K32" s="36">
+        <v>15000</v>
+      </c>
+      <c r="L32" s="36">
+        <v>0</v>
+      </c>
+      <c r="M32" s="36">
+        <v>0</v>
+      </c>
+      <c r="N32" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O32"/>
+      <c r="P32"/>
+    </row>
+    <row r="33" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33"/>
+      <c r="B33" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="C33" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="D33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H33" s="34" t="s">
+        <v>68</v>
+      </c>
+      <c r="I33" s="35">
+        <v>13</v>
+      </c>
+      <c r="J33" s="36">
+        <v>15000</v>
+      </c>
+      <c r="K33" s="36">
+        <v>15000</v>
+      </c>
+      <c r="L33" s="36">
+        <v>0</v>
+      </c>
+      <c r="M33" s="36">
+        <v>0</v>
+      </c>
+      <c r="N33" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O33"/>
+      <c r="P33"/>
+    </row>
+    <row r="34" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34"/>
+      <c r="B34" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C34" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D34" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E34" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="F34" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G34" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H34" s="38" t="s">
+        <v>68</v>
+      </c>
+      <c r="I34" s="39">
+        <v>14</v>
+      </c>
+      <c r="J34" s="40">
+        <v>15000</v>
+      </c>
+      <c r="K34" s="40">
+        <v>15000</v>
+      </c>
+      <c r="L34" s="40">
+        <v>0</v>
+      </c>
+      <c r="M34" s="40">
+        <v>0</v>
+      </c>
+      <c r="N34" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O34"/>
+      <c r="P34"/>
+    </row>
+    <row r="35" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35"/>
+      <c r="B35" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C35" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D35" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E35" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F35" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G35" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H35" s="38" t="s">
+        <v>68</v>
+      </c>
+      <c r="I35" s="39">
+        <v>15</v>
+      </c>
+      <c r="J35" s="40">
+        <v>15000</v>
+      </c>
+      <c r="K35" s="40">
+        <v>15000</v>
+      </c>
+      <c r="L35" s="40">
+        <v>0</v>
+      </c>
+      <c r="M35" s="40">
+        <v>0</v>
+      </c>
+      <c r="N35" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O35"/>
+      <c r="P35"/>
+    </row>
+    <row r="36" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36"/>
+      <c r="B36" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C36" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D36" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E36" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F36" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G36" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H36" s="38" t="s">
+        <v>68</v>
+      </c>
+      <c r="I36" s="39">
+        <v>16</v>
+      </c>
+      <c r="J36" s="40">
+        <v>15000</v>
+      </c>
+      <c r="K36" s="40">
+        <v>15000</v>
+      </c>
+      <c r="L36" s="40">
+        <v>0</v>
+      </c>
+      <c r="M36" s="40">
+        <v>0</v>
+      </c>
+      <c r="N36" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O36"/>
+      <c r="P36"/>
+    </row>
+    <row r="37" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37"/>
+      <c r="B37" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C37" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G37" s="31" t="s">
+        <v>83</v>
+      </c>
+      <c r="H37" s="38" t="s">
+        <v>84</v>
+      </c>
+      <c r="I37" s="39">
+        <v>25</v>
+      </c>
+      <c r="J37" s="40">
+        <v>15000</v>
+      </c>
+      <c r="K37" s="40">
+        <v>15000</v>
+      </c>
+      <c r="L37" s="40">
+        <v>0</v>
+      </c>
+      <c r="M37" s="40">
+        <v>0</v>
+      </c>
+      <c r="N37" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O37"/>
+      <c r="P37"/>
+    </row>
+    <row r="38" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38"/>
+      <c r="B38" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="C38" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D38" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E38" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F38" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G38" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H38" s="34" t="s">
+        <v>56</v>
+      </c>
+      <c r="I38" s="35">
+        <v>342</v>
+      </c>
+      <c r="J38" s="36">
+        <v>15000</v>
+      </c>
+      <c r="K38" s="36">
+        <v>15000</v>
+      </c>
+      <c r="L38" s="36">
+        <v>0</v>
+      </c>
+      <c r="M38" s="36">
+        <v>0</v>
+      </c>
+      <c r="N38" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O38"/>
+      <c r="P38"/>
+    </row>
+    <row r="39" spans="1:16" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39"/>
+      <c r="B39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="C39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="D39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="E39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="F39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="G39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="H39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="I39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="J39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="K39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="L39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="M39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="N39" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="O39"/>
+      <c r="P39"/>
+    </row>
+    <row r="40" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40"/>
+      <c r="B40" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="H40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="I40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="K40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="M40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="N40" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O40"/>
+      <c r="P40"/>
+    </row>
+    <row r="41" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41"/>
+      <c r="B41" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D41" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E41" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="F41" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="G41" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="H41" s="43" t="s">
+        <v>57</v>
+      </c>
+      <c r="I41" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J41" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="K41" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L41" s="56" t="s">
+        <v>124</v>
+      </c>
+      <c r="M41" s="51"/>
+      <c r="N41" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="O41"/>
+      <c r="P41"/>
+    </row>
+    <row r="42" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42"/>
+      <c r="B42" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C42" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D42" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E42" s="57" t="s">
+        <v>58</v>
+      </c>
+      <c r="F42" s="47"/>
+      <c r="G42" s="47"/>
+      <c r="H42" s="47"/>
+      <c r="I42" s="47"/>
+      <c r="J42" s="44" t="s">
+        <v>59</v>
+      </c>
+      <c r="K42" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L42" s="48" t="s">
+        <v>60</v>
+      </c>
+      <c r="M42" s="49"/>
+      <c r="N42" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="O42"/>
+      <c r="P42"/>
+    </row>
+    <row r="43" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43"/>
+      <c r="B43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="H43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="I43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J43" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="K43" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L43" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="M43" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="N43" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O43"/>
+      <c r="P43"/>
+    </row>
+    <row r="44" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44"/>
+      <c r="B44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="H44" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="I44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J44" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="K44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L44" s="46" t="s">
+        <v>62</v>
+      </c>
+      <c r="M44" s="47"/>
+      <c r="N44" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="O44"/>
+      <c r="P44"/>
+    </row>
+    <row r="45" spans="1:16" ht="34.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45"/>
+      <c r="B45" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C45" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D45" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E45" s="48" t="s">
+        <v>63</v>
+      </c>
+      <c r="F45" s="49"/>
+      <c r="G45" s="49"/>
+      <c r="H45" s="49"/>
+      <c r="I45" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J45" s="44" t="s">
+        <v>59</v>
+      </c>
+      <c r="K45" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L45" s="48" t="s">
+        <v>60</v>
+      </c>
+      <c r="M45" s="49"/>
+      <c r="N45" s="5"/>
+      <c r="O45"/>
+      <c r="P45"/>
+    </row>
+    <row r="46" spans="1:16" ht="6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46"/>
+      <c r="B46"/>
+      <c r="C46"/>
+      <c r="D46"/>
+      <c r="E46"/>
+      <c r="F46"/>
+      <c r="G46"/>
+      <c r="H46"/>
+      <c r="I46"/>
+      <c r="J46"/>
+      <c r="K46"/>
+      <c r="L46"/>
+      <c r="M46"/>
+      <c r="N46"/>
+      <c r="O46"/>
+      <c r="P46"/>
+    </row>
+  </sheetData>
+  <mergeCells count="35">
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="J3:M3"/>
+    <mergeCell ref="B5:M5"/>
+    <mergeCell ref="B6:M6"/>
+    <mergeCell ref="B7:M7"/>
+    <mergeCell ref="B8:M8"/>
+    <mergeCell ref="B9:M9"/>
+    <mergeCell ref="B10:M10"/>
+    <mergeCell ref="H11:L11"/>
+    <mergeCell ref="H12:L12"/>
+    <mergeCell ref="C14:M14"/>
+    <mergeCell ref="B16:M16"/>
+    <mergeCell ref="H17:L17"/>
+    <mergeCell ref="H18:L18"/>
+    <mergeCell ref="B19:M19"/>
+    <mergeCell ref="K21:L21"/>
+    <mergeCell ref="J22:L22"/>
+    <mergeCell ref="H23:K23"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="H25:I25"/>
+    <mergeCell ref="J25:M25"/>
+    <mergeCell ref="H26:I26"/>
+    <mergeCell ref="B27:L27"/>
+    <mergeCell ref="B28:G28"/>
+    <mergeCell ref="J28:K28"/>
+    <mergeCell ref="B29:G29"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="L44:M44"/>
+    <mergeCell ref="E45:H45"/>
+    <mergeCell ref="L45:M45"/>
+    <mergeCell ref="B30:G30"/>
+    <mergeCell ref="B31:G31"/>
+    <mergeCell ref="L41:M41"/>
+    <mergeCell ref="E42:I42"/>
+    <mergeCell ref="L42:M42"/>
+  </mergeCells>
+  <pageMargins left="0.196850393700787" right="0.196850393700787" top="0.98425196850393704" bottom="0.98425196850393704" header="0.98425196850393704" footer="0.98425196850393704"/>
+  <pageSetup paperSize="9" fitToHeight="0" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
+  <headerFooter alignWithMargins="0"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:P52"/>
+  <sheetViews>
+    <sheetView showGridLines="0" topLeftCell="A16" workbookViewId="0">
+      <selection activeCell="L45" sqref="L45:M45"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="0.6640625" style="1" customWidth="1"/>
+    <col min="2" max="7" width="2.6640625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="34" style="1" customWidth="1"/>
+    <col min="9" max="9" width="4" style="1" customWidth="1"/>
+    <col min="10" max="10" width="10.88671875" style="1" customWidth="1"/>
+    <col min="11" max="11" width="10.33203125" style="1" customWidth="1"/>
+    <col min="12" max="12" width="11.88671875" style="1" customWidth="1"/>
+    <col min="13" max="13" width="11.44140625" style="1" customWidth="1"/>
+    <col min="14" max="14" width="0.5546875" style="1" customWidth="1"/>
+    <col min="15" max="15" width="0" style="1" hidden="1" customWidth="1"/>
+    <col min="16" max="16" width="12.5546875" style="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" ht="3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1"/>
+      <c r="B1"/>
+      <c r="C1"/>
+      <c r="D1"/>
+      <c r="E1"/>
+      <c r="F1"/>
+      <c r="G1"/>
+      <c r="H1"/>
+      <c r="I1"/>
+      <c r="J1"/>
+      <c r="K1"/>
+      <c r="L1"/>
+      <c r="M1"/>
+      <c r="N1"/>
+      <c r="O1"/>
+      <c r="P1"/>
+    </row>
+    <row r="2" spans="1:16" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2"/>
+      <c r="B2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="I2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="J2" s="74" t="s">
+        <v>1</v>
+      </c>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O2"/>
+      <c r="P2"/>
+    </row>
+    <row r="3" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3"/>
+      <c r="B3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H3" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="I3" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="J3" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="K3" s="47"/>
+      <c r="L3" s="47"/>
+      <c r="M3" s="47"/>
+      <c r="N3" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O3"/>
+      <c r="P3"/>
+    </row>
+    <row r="4" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4"/>
+      <c r="B4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="J4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="K4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="L4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="M4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O4"/>
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16" ht="28.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5"/>
+      <c r="B5" s="75" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="47"/>
+      <c r="D5" s="47"/>
+      <c r="E5" s="47"/>
+      <c r="F5" s="47"/>
+      <c r="G5" s="47"/>
+      <c r="H5" s="47"/>
+      <c r="I5" s="47"/>
+      <c r="J5" s="47"/>
+      <c r="K5" s="47"/>
+      <c r="L5" s="47"/>
+      <c r="M5" s="47"/>
+      <c r="N5" s="5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+    </row>
+    <row r="6" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6"/>
+      <c r="B6" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="C6" s="47"/>
+      <c r="D6" s="47"/>
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="47"/>
+      <c r="I6" s="47"/>
+      <c r="J6" s="47"/>
+      <c r="K6" s="47"/>
+      <c r="L6" s="47"/>
+      <c r="M6" s="47"/>
+      <c r="N6" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="O6"/>
+      <c r="P6"/>
+    </row>
+    <row r="7" spans="1:16" ht="18.45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7"/>
+      <c r="B7" s="77" t="s">
+        <v>4</v>
+      </c>
+      <c r="C7" s="51"/>
+      <c r="D7" s="51"/>
+      <c r="E7" s="51"/>
+      <c r="F7" s="51"/>
+      <c r="G7" s="51"/>
+      <c r="H7" s="51"/>
+      <c r="I7" s="51"/>
+      <c r="J7" s="51"/>
+      <c r="K7" s="51"/>
+      <c r="L7" s="51"/>
+      <c r="M7" s="51"/>
+      <c r="N7" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="O7"/>
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8"/>
+      <c r="B8" s="70" t="s">
+        <v>5</v>
+      </c>
+      <c r="C8" s="47"/>
+      <c r="D8" s="47"/>
+      <c r="E8" s="47"/>
+      <c r="F8" s="47"/>
+      <c r="G8" s="47"/>
+      <c r="H8" s="47"/>
+      <c r="I8" s="47"/>
+      <c r="J8" s="47"/>
+      <c r="K8" s="47"/>
+      <c r="L8" s="47"/>
+      <c r="M8" s="47"/>
+      <c r="N8" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O8"/>
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16" ht="22.65" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9"/>
+      <c r="B9" s="72" t="s">
+        <v>6</v>
+      </c>
+      <c r="C9" s="47"/>
+      <c r="D9" s="47"/>
+      <c r="E9" s="47"/>
+      <c r="F9" s="47"/>
+      <c r="G9" s="47"/>
+      <c r="H9" s="47"/>
+      <c r="I9" s="47"/>
+      <c r="J9" s="47"/>
+      <c r="K9" s="47"/>
+      <c r="L9" s="47"/>
+      <c r="M9" s="47"/>
+      <c r="N9" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="O9"/>
+      <c r="P9"/>
+    </row>
+    <row r="10" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10"/>
+      <c r="B10" s="68" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" s="47"/>
+      <c r="D10" s="47"/>
+      <c r="E10" s="47"/>
+      <c r="F10" s="47"/>
+      <c r="G10" s="47"/>
+      <c r="H10" s="47"/>
+      <c r="I10" s="47"/>
+      <c r="J10" s="47"/>
+      <c r="K10" s="47"/>
+      <c r="L10" s="47"/>
+      <c r="M10" s="47"/>
+      <c r="N10" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O10"/>
+      <c r="P10"/>
+    </row>
+    <row r="11" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11"/>
+      <c r="B11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H11" s="73" t="s">
+        <v>8</v>
+      </c>
+      <c r="I11" s="47"/>
+      <c r="J11" s="47"/>
+      <c r="K11" s="47"/>
+      <c r="L11" s="47"/>
+      <c r="M11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O11"/>
+      <c r="P11"/>
+    </row>
+    <row r="12" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12"/>
+      <c r="B12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H12" s="70" t="s">
+        <v>9</v>
+      </c>
+      <c r="I12" s="47"/>
+      <c r="J12" s="47"/>
+      <c r="K12" s="47"/>
+      <c r="L12" s="47"/>
+      <c r="M12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O12"/>
+      <c r="P12"/>
+    </row>
+    <row r="13" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13"/>
+      <c r="B13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="I13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="J13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="K13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="L13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="M13" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="N13" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O13"/>
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14"/>
+      <c r="B14" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="68" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" s="47"/>
+      <c r="E14" s="47"/>
+      <c r="F14" s="47"/>
+      <c r="G14" s="47"/>
+      <c r="H14" s="47"/>
+      <c r="I14" s="47"/>
+      <c r="J14" s="47"/>
+      <c r="K14" s="47"/>
+      <c r="L14" s="47"/>
+      <c r="M14" s="47"/>
+      <c r="N14" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O14"/>
+      <c r="P14"/>
+    </row>
+    <row r="15" spans="1:16" ht="8.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15"/>
+      <c r="B15" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="D15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="F15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="I15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="J15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="K15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="L15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="M15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="N15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O15"/>
+      <c r="P15"/>
+    </row>
+    <row r="16" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16"/>
+      <c r="B16" s="69" t="s">
+        <v>11</v>
+      </c>
+      <c r="C16" s="47"/>
+      <c r="D16" s="47"/>
+      <c r="E16" s="47"/>
+      <c r="F16" s="47"/>
+      <c r="G16" s="47"/>
+      <c r="H16" s="47"/>
+      <c r="I16" s="47"/>
+      <c r="J16" s="47"/>
+      <c r="K16" s="47"/>
+      <c r="L16" s="47"/>
+      <c r="M16" s="47"/>
+      <c r="N16" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="O16"/>
+      <c r="P16"/>
+    </row>
+    <row r="17" spans="1:16" ht="11.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17"/>
+      <c r="B17" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="D17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="F17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H17" s="70" t="s">
+        <v>12</v>
+      </c>
+      <c r="I17" s="47"/>
+      <c r="J17" s="47"/>
+      <c r="K17" s="47"/>
+      <c r="L17" s="47"/>
+      <c r="M17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="N17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O17"/>
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18"/>
+      <c r="B18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H18" s="71" t="s">
+        <v>13</v>
+      </c>
+      <c r="I18" s="47"/>
+      <c r="J18" s="47"/>
+      <c r="K18" s="47"/>
+      <c r="L18" s="47"/>
+      <c r="M18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O18"/>
+      <c r="P18"/>
+    </row>
+    <row r="19" spans="1:16" ht="11.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19"/>
+      <c r="B19" s="70" t="s">
+        <v>14</v>
+      </c>
+      <c r="C19" s="47"/>
+      <c r="D19" s="47"/>
+      <c r="E19" s="47"/>
+      <c r="F19" s="47"/>
+      <c r="G19" s="47"/>
+      <c r="H19" s="47"/>
+      <c r="I19" s="47"/>
+      <c r="J19" s="47"/>
+      <c r="K19" s="47"/>
+      <c r="L19" s="47"/>
+      <c r="M19" s="47"/>
+      <c r="N19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O19"/>
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20"/>
+      <c r="B20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="C20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="D20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="F20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="G20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="H20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J20" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="K20" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="L20" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M20" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="N20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O20"/>
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21"/>
+      <c r="B21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H21" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="I21" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="J21" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="K21" s="58" t="s">
+        <v>16</v>
+      </c>
+      <c r="L21" s="59"/>
+      <c r="M21" s="17">
+        <v>46</v>
+      </c>
+      <c r="N21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O21"/>
+      <c r="P21"/>
+    </row>
+    <row r="22" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22"/>
+      <c r="B22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H22" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="I22" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J22" s="58" t="s">
+        <v>17</v>
+      </c>
+      <c r="K22" s="47"/>
+      <c r="L22" s="59"/>
+      <c r="M22" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="N22" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O22"/>
+      <c r="P22"/>
+    </row>
+    <row r="23" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23"/>
+      <c r="B23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H23" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="I23" s="47"/>
+      <c r="J23" s="47"/>
+      <c r="K23" s="47"/>
+      <c r="L23" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="M23" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O23"/>
+      <c r="P23"/>
+    </row>
+    <row r="24" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24"/>
+      <c r="B24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="I24" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J24" s="58" t="s">
+        <v>20</v>
+      </c>
+      <c r="K24" s="59"/>
+      <c r="L24" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="M24" s="21"/>
+      <c r="N24" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O24"/>
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25"/>
+      <c r="B25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H25" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="I25" s="47"/>
+      <c r="J25" s="67" t="s">
+        <v>66</v>
+      </c>
+      <c r="K25" s="54"/>
+      <c r="L25" s="54"/>
+      <c r="M25" s="55"/>
+      <c r="N25" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O25"/>
+      <c r="P25"/>
+    </row>
+    <row r="26" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26"/>
+      <c r="B26" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="C26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="D26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="E26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="F26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G26" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="H26" s="58" t="s">
+        <v>24</v>
+      </c>
+      <c r="I26" s="59"/>
+      <c r="J26" s="17">
+        <v>9</v>
+      </c>
+      <c r="K26" s="17">
+        <v>2</v>
+      </c>
+      <c r="L26" s="17">
+        <v>1</v>
+      </c>
+      <c r="M26" s="17">
+        <v>1</v>
+      </c>
+      <c r="N26" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O26"/>
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16" ht="28.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27"/>
+      <c r="B27" s="60" t="s">
+        <v>85</v>
+      </c>
+      <c r="C27" s="51"/>
+      <c r="D27" s="51"/>
+      <c r="E27" s="51"/>
+      <c r="F27" s="51"/>
+      <c r="G27" s="51"/>
+      <c r="H27" s="51"/>
+      <c r="I27" s="51"/>
+      <c r="J27" s="51"/>
+      <c r="K27" s="51"/>
+      <c r="L27" s="51"/>
+      <c r="M27" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="N27" s="24"/>
+      <c r="O27"/>
+      <c r="P27"/>
+    </row>
+    <row r="28" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28"/>
+      <c r="B28" s="61" t="s">
+        <v>27</v>
+      </c>
+      <c r="C28" s="49"/>
+      <c r="D28" s="49"/>
+      <c r="E28" s="49"/>
+      <c r="F28" s="49"/>
+      <c r="G28" s="62"/>
+      <c r="H28" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="I28" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="J28" s="61" t="s">
+        <v>30</v>
+      </c>
+      <c r="K28" s="62"/>
+      <c r="L28" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="M28" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="N28" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="O28"/>
+      <c r="P28"/>
+    </row>
+    <row r="29" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29"/>
+      <c r="B29" s="63" t="s">
+        <v>33</v>
+      </c>
+      <c r="C29" s="47"/>
+      <c r="D29" s="47"/>
+      <c r="E29" s="47"/>
+      <c r="F29" s="47"/>
+      <c r="G29" s="59"/>
+      <c r="H29" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="I29" s="27" t="s">
+        <v>34</v>
+      </c>
+      <c r="J29" s="64" t="s">
+        <v>35</v>
+      </c>
+      <c r="K29" s="52"/>
+      <c r="L29" s="27" t="s">
+        <v>36</v>
+      </c>
+      <c r="M29" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="N29" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="O29"/>
+      <c r="P29"/>
+    </row>
+    <row r="30" spans="1:16" ht="54.15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30"/>
+      <c r="B30" s="50" t="s">
+        <v>38</v>
+      </c>
+      <c r="C30" s="51"/>
+      <c r="D30" s="51"/>
+      <c r="E30" s="51"/>
+      <c r="F30" s="51"/>
+      <c r="G30" s="52"/>
+      <c r="H30" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="I30" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="J30" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="K30" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="L30" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="M30" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="N30" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="O30"/>
+      <c r="P30"/>
+    </row>
+    <row r="31" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31"/>
+      <c r="B31" s="53" t="s">
+        <v>44</v>
+      </c>
+      <c r="C31" s="54"/>
+      <c r="D31" s="54"/>
+      <c r="E31" s="54"/>
+      <c r="F31" s="54"/>
+      <c r="G31" s="55"/>
+      <c r="H31" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="I31" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="J31" s="31" t="s">
+        <v>47</v>
+      </c>
+      <c r="K31" s="31" t="s">
+        <v>48</v>
+      </c>
+      <c r="L31" s="31" t="s">
+        <v>49</v>
+      </c>
+      <c r="M31" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="N31" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="O31"/>
+      <c r="P31"/>
+    </row>
+    <row r="32" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32"/>
+      <c r="B32" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="C32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G32" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H32" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="I32" s="35">
+        <v>1</v>
+      </c>
+      <c r="J32" s="36">
+        <v>6765.8</v>
+      </c>
+      <c r="K32" s="36">
+        <v>3894.33</v>
+      </c>
+      <c r="L32" s="36">
+        <v>3869.4</v>
+      </c>
+      <c r="M32" s="36">
+        <v>3869.4</v>
+      </c>
+      <c r="N32" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O32"/>
+      <c r="P32"/>
+    </row>
+    <row r="33" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33"/>
+      <c r="B33" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="C33" s="33" t="s">
+        <v>44</v>
+      </c>
+      <c r="D33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G33" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H33" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="I33" s="35">
+        <v>2</v>
+      </c>
+      <c r="J33" s="36">
+        <v>6765.8</v>
+      </c>
+      <c r="K33" s="36">
+        <v>3894.33</v>
+      </c>
+      <c r="L33" s="36">
+        <v>3869.4</v>
+      </c>
+      <c r="M33" s="36">
+        <v>3869.4</v>
+      </c>
+      <c r="N33" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O33"/>
+      <c r="P33"/>
+    </row>
+    <row r="34" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34"/>
+      <c r="B34" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C34" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D34" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E34" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="F34" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G34" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H34" s="38" t="s">
+        <v>53</v>
+      </c>
+      <c r="I34" s="39">
+        <v>3</v>
+      </c>
+      <c r="J34" s="40">
+        <v>6615.33</v>
+      </c>
+      <c r="K34" s="40">
+        <v>3818.33</v>
+      </c>
+      <c r="L34" s="40">
+        <v>3814.1</v>
+      </c>
+      <c r="M34" s="40">
+        <v>3814.1</v>
+      </c>
+      <c r="N34" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O34"/>
+      <c r="P34"/>
+    </row>
+    <row r="35" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35"/>
+      <c r="B35" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C35" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D35" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E35" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F35" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G35" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H35" s="38" t="s">
+        <v>53</v>
+      </c>
+      <c r="I35" s="39">
+        <v>4</v>
+      </c>
+      <c r="J35" s="40">
+        <v>6615.33</v>
+      </c>
+      <c r="K35" s="40">
+        <v>3818.33</v>
+      </c>
+      <c r="L35" s="40">
+        <v>3814.1</v>
+      </c>
+      <c r="M35" s="40">
+        <v>3814.1</v>
+      </c>
+      <c r="N35" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O35"/>
+      <c r="P35"/>
+    </row>
+    <row r="36" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36"/>
+      <c r="B36" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C36" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D36" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E36" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F36" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G36" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H36" s="38" t="s">
+        <v>54</v>
+      </c>
+      <c r="I36" s="39">
+        <v>5</v>
+      </c>
+      <c r="J36" s="40">
+        <v>6615.33</v>
+      </c>
+      <c r="K36" s="40">
+        <v>3818.33</v>
+      </c>
+      <c r="L36" s="40">
+        <v>3814.1</v>
+      </c>
+      <c r="M36" s="40">
+        <v>3814.1</v>
+      </c>
+      <c r="N36" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O36"/>
+      <c r="P36"/>
+    </row>
+    <row r="37" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37"/>
+      <c r="B37" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G37" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="H37" s="38" t="s">
+        <v>54</v>
+      </c>
+      <c r="I37" s="39">
+        <v>6</v>
+      </c>
+      <c r="J37" s="40">
+        <v>6615.33</v>
+      </c>
+      <c r="K37" s="40">
+        <v>3818.33</v>
+      </c>
+      <c r="L37" s="40">
+        <v>3814.1</v>
+      </c>
+      <c r="M37" s="40">
+        <v>3814.1</v>
+      </c>
+      <c r="N37" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O37"/>
+      <c r="P37"/>
+    </row>
+    <row r="38" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38"/>
+      <c r="B38" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C38" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D38" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="E38" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="F38" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G38" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H38" s="38" t="s">
+        <v>55</v>
+      </c>
+      <c r="I38" s="39">
+        <v>9</v>
+      </c>
+      <c r="J38" s="40">
+        <v>150.47</v>
+      </c>
+      <c r="K38" s="40">
+        <v>76</v>
+      </c>
+      <c r="L38" s="40">
+        <v>55.3</v>
+      </c>
+      <c r="M38" s="40">
+        <v>55.3</v>
+      </c>
+      <c r="N38" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O38"/>
+      <c r="P38"/>
+    </row>
+    <row r="39" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39"/>
+      <c r="B39" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C39" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D39" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="E39" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F39" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G39" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H39" s="38" t="s">
+        <v>55</v>
+      </c>
+      <c r="I39" s="39">
+        <v>10</v>
+      </c>
+      <c r="J39" s="40">
+        <v>150.47</v>
+      </c>
+      <c r="K39" s="40">
+        <v>76</v>
+      </c>
+      <c r="L39" s="40">
+        <v>55.3</v>
+      </c>
+      <c r="M39" s="40">
+        <v>55.3</v>
+      </c>
+      <c r="N39" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O39"/>
+      <c r="P39"/>
+    </row>
+    <row r="40" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40"/>
+      <c r="B40" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C40" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D40" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="E40" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F40" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G40" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H40" s="38" t="s">
+        <v>55</v>
+      </c>
+      <c r="I40" s="39">
+        <v>11</v>
+      </c>
+      <c r="J40" s="40">
+        <v>150.47</v>
+      </c>
+      <c r="K40" s="40">
+        <v>76</v>
+      </c>
+      <c r="L40" s="40">
+        <v>55.3</v>
+      </c>
+      <c r="M40" s="40">
+        <v>55.3</v>
+      </c>
+      <c r="N40" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O40"/>
+      <c r="P40"/>
+    </row>
+    <row r="41" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41"/>
+      <c r="B41" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C41" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D41" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="E41" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F41" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G41" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="H41" s="38" t="s">
+        <v>55</v>
+      </c>
+      <c r="I41" s="39">
+        <v>12</v>
+      </c>
+      <c r="J41" s="40">
+        <v>150.47</v>
+      </c>
+      <c r="K41" s="40">
+        <v>76</v>
+      </c>
+      <c r="L41" s="40">
+        <v>55.3</v>
+      </c>
+      <c r="M41" s="40">
+        <v>55.3</v>
+      </c>
+      <c r="N41" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="O41"/>
+      <c r="P41"/>
+    </row>
+    <row r="42" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42"/>
+      <c r="B42" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="C42" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D42" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E42" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F42" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G42" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H42" s="34" t="s">
+        <v>56</v>
+      </c>
+      <c r="I42" s="35">
+        <v>342</v>
+      </c>
+      <c r="J42" s="36">
+        <v>6765.8</v>
+      </c>
+      <c r="K42" s="36">
+        <v>3894.33</v>
+      </c>
+      <c r="L42" s="36">
+        <v>3869.4</v>
+      </c>
+      <c r="M42" s="36">
+        <v>3869.4</v>
+      </c>
+      <c r="N42" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="O42"/>
+      <c r="P42"/>
+    </row>
+    <row r="43" spans="1:16" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43"/>
+      <c r="B43" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="C43" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="D43" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="E43" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="F43" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="G43" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="H43" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="I43" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="J43" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="K43" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="L43" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="M43" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="N43" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="O43"/>
+      <c r="P43"/>
+    </row>
+    <row r="44" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44"/>
+      <c r="B44" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="C44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="H44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="I44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="K44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="M44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="N44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="O44"/>
+      <c r="P44"/>
+    </row>
+    <row r="45" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45"/>
+      <c r="B45" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C45" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D45" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E45" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="F45" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="G45" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="H45" s="43" t="s">
+        <v>57</v>
+      </c>
+      <c r="I45" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J45" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="K45" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L45" s="56" t="s">
+        <v>124</v>
+      </c>
+      <c r="M45" s="51"/>
+      <c r="N45" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="O45"/>
+      <c r="P45"/>
+    </row>
+    <row r="46" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46"/>
+      <c r="B46" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C46" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D46" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E46" s="57" t="s">
+        <v>58</v>
+      </c>
+      <c r="F46" s="47"/>
+      <c r="G46" s="47"/>
+      <c r="H46" s="47"/>
+      <c r="I46" s="47"/>
+      <c r="J46" s="44" t="s">
+        <v>59</v>
+      </c>
+      <c r="K46" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L46" s="48" t="s">
+        <v>60</v>
+      </c>
+      <c r="M46" s="49"/>
+      <c r="N46" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="O46"/>
+      <c r="P46"/>
+    </row>
+    <row r="47" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47"/>
+      <c r="B47" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C47" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D47" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E47" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F47" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G47" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="H47" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="I47" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J47" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="K47" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L47" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="M47" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="N47" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O47"/>
+      <c r="P47"/>
+    </row>
+    <row r="48" spans="1:16" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48"/>
+      <c r="B48" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C48" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D48" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E48" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="F48" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G48" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="H48" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="I48" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J48" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="K48" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L48" s="46" t="s">
+        <v>62</v>
+      </c>
+      <c r="M48" s="47"/>
+      <c r="N48" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="O48"/>
+      <c r="P48"/>
+    </row>
+    <row r="49" spans="1:16" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A49"/>
+      <c r="B49" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C49" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D49" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E49" s="48" t="s">
+        <v>63</v>
+      </c>
+      <c r="F49" s="49"/>
+      <c r="G49" s="49"/>
+      <c r="H49" s="49"/>
+      <c r="I49" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J49" s="44" t="s">
+        <v>59</v>
+      </c>
+      <c r="K49" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="L49" s="48" t="s">
+        <v>60</v>
+      </c>
+      <c r="M49" s="49"/>
+      <c r="N49" s="5"/>
+      <c r="O49"/>
+      <c r="P49"/>
+    </row>
+    <row r="50" spans="1:16" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A50"/>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50"/>
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50"/>
+    </row>
+    <row r="51" spans="1:16" ht="6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A51"/>
+      <c r="B51"/>
+      <c r="C51"/>
+      <c r="D51"/>
+      <c r="E51"/>
+      <c r="F51"/>
+      <c r="G51"/>
+      <c r="H51"/>
+      <c r="I51"/>
+      <c r="J51"/>
+      <c r="K51"/>
+      <c r="L51"/>
+      <c r="M51"/>
+      <c r="N51"/>
+      <c r="O51"/>
+      <c r="P51"/>
+    </row>
+    <row r="52" spans="1:16" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A52"/>
+      <c r="B52"/>
+      <c r="C52"/>
+      <c r="D52"/>
+      <c r="E52"/>
+      <c r="F52"/>
+      <c r="G52"/>
+      <c r="H52"/>
+      <c r="I52"/>
+      <c r="J52"/>
+      <c r="K52"/>
+      <c r="L52"/>
+      <c r="M52"/>
+      <c r="N52"/>
+      <c r="O52"/>
+      <c r="P52"/>
+    </row>
+  </sheetData>
+  <mergeCells count="35">
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="J3:M3"/>
+    <mergeCell ref="B5:M5"/>
+    <mergeCell ref="B6:M6"/>
+    <mergeCell ref="B7:M7"/>
+    <mergeCell ref="B8:M8"/>
+    <mergeCell ref="B9:M9"/>
+    <mergeCell ref="B10:M10"/>
+    <mergeCell ref="H11:L11"/>
+    <mergeCell ref="H12:L12"/>
+    <mergeCell ref="C14:M14"/>
+    <mergeCell ref="B16:M16"/>
+    <mergeCell ref="H17:L17"/>
+    <mergeCell ref="H18:L18"/>
+    <mergeCell ref="B19:M19"/>
+    <mergeCell ref="K21:L21"/>
+    <mergeCell ref="J22:L22"/>
+    <mergeCell ref="H23:K23"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="H25:I25"/>
+    <mergeCell ref="J25:M25"/>
+    <mergeCell ref="H26:I26"/>
+    <mergeCell ref="B27:L27"/>
+    <mergeCell ref="B28:G28"/>
+    <mergeCell ref="J28:K28"/>
+    <mergeCell ref="B29:G29"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="L48:M48"/>
+    <mergeCell ref="E49:H49"/>
+    <mergeCell ref="L49:M49"/>
+    <mergeCell ref="B30:G30"/>
+    <mergeCell ref="B31:G31"/>
+    <mergeCell ref="L45:M45"/>
+    <mergeCell ref="E46:I46"/>
+    <mergeCell ref="L46:M46"/>
+  </mergeCells>
+  <pageMargins left="0.196850393700787" right="0.196850393700787" top="0.98425196850393704" bottom="0.98425196850393704" header="0.98425196850393704" footer="0.98425196850393704"/>
+  <pageSetup paperSize="9" fitToHeight="0" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
+  <headerFooter alignWithMargins="0"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Darbalapiai</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>18</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Budget_BP14_2</vt:lpstr>
+    <vt:vector size="18" baseType="lpstr">
+      <vt:lpstr>09.02.01.01.</vt:lpstr>
+      <vt:lpstr>09.02.01.01. (2)</vt:lpstr>
+      <vt:lpstr>09.02.01.01. (3)</vt:lpstr>
+      <vt:lpstr>09.02.01.01. (4)</vt:lpstr>
+      <vt:lpstr>09.02.01.01. (5)</vt:lpstr>
+      <vt:lpstr>09.02.01.01. (6)</vt:lpstr>
+      <vt:lpstr>09.02.01.01. (7)</vt:lpstr>
+      <vt:lpstr>09.02.01.01. (11)</vt:lpstr>
+      <vt:lpstr>09.02.01.01. (12)</vt:lpstr>
+      <vt:lpstr>09.02.01.01. (14)</vt:lpstr>
+      <vt:lpstr>09.02.01.01. (15)</vt:lpstr>
+      <vt:lpstr>09.02.01.01. (16)</vt:lpstr>
+      <vt:lpstr>09.02.01.01. (17)</vt:lpstr>
+      <vt:lpstr>09.02.01.01. (18)</vt:lpstr>
+      <vt:lpstr>09.02.01.01. (20)</vt:lpstr>
+      <vt:lpstr>09.02.01.01. (21)</vt:lpstr>
+      <vt:lpstr>10.04.01.40.</vt:lpstr>
+      <vt:lpstr>10.04.01.40. (2)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Naujas vartotojas</dc:creator>
+  <dc:creator>Labas</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/core0.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
 </file>